--- v0 (2026-04-05)
+++ v1 (2026-06-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="137">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -267,63 +267,204 @@
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Francy</t>
   </si>
   <si>
     <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6576/mocao_de_aplauso_no_016.2026-franciley.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº 016/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Senador Flavio Nantes Bolsonaro pelos trabalhos realizados em prol de nosso Brasil.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Anilton Moura, Ilza Zuffo</t>
   </si>
   <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6587/mocao_de_aplauso_no_017.2026-ilzaanilton.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 017/2026 de autoria dos Vereadores Ilza Fabiola Zuffo e Anilton Silva de Moura, encaminhada aos Policiais da 32º CIPM de Nova Xavantina, como forma de reconhecimento pelo trabalho realizado na intervenção com bravura em prender um suspeito de tentativa de homicidio em nossa cidade.</t>
+  </si>
+  <si>
+    <t>6593</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6593/mocao_de_aplauso_no_018.2026-ilza.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 018/2026 de autoria da Vereadora Ilza Fabiola Zuffo, encaminhada aos Farmacêuticos de nossa cidade pelos relevantes trabalhos prestados a população.</t>
+  </si>
+  <si>
+    <t>6600</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6600/mocao_de_pesames_no_019.2026-elias.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesames nº 019/2026 de autoria do Vereador Elias Bueno de Souza, encaminhada aos familiares do Professor Hamilton Garcia Hesportte pelo seu falecimento.</t>
+  </si>
+  <si>
+    <t>6602</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6602/mocao_de_aplauso_no_020.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 020/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada aos membros da Escola Núcleo Comunitário Dom Bosco - Billy Gancho, de Nova Xavantina, que em 19/03/2026 completou 40 anos de sua inauguração/fundação.</t>
+  </si>
+  <si>
+    <t>6603</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6603/mocao_de_aplauso_no_021.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 021/2026 de autoria da Vereadora Lucinete da Costa, encaminhada, aos Amigos dos Autistas e patrocinadores, que se mobilizaram para a realização da passeata em prol do Dia Mundial de Conscientização do Autismo, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6623</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6623/mocao_de_aplauso_no_022.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 022/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Assessor Parlamentar Leandro Maciel Ferreira, por sua atuação no Deputado Federal Rodrigo da Zaeli como um elo fundamental entre as demandas da sociedade e o Poder Público.</t>
+  </si>
+  <si>
+    <t>6624</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6624/mocao_de_aplauso_no_023.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 023/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Senador da República, Wellington Fagundes, por sua notável atuação parlamentar e pelo constante apoio ao desenvolvimento do Estado de Mato Grosso.</t>
+  </si>
+  <si>
+    <t>6625</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6625/mocao_de_aplauso_no_024.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 024/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Deputado Federal José Medeiros, pela sua expressiva atuação na Câmara dos Deputados em defesa dos interesses de Mato Grosso e pelo constante apoio às causas municipais.</t>
+  </si>
+  <si>
+    <t>6650</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6650/mocao_de_aplauso_no_025.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 025/2026 de autoria da Lucinete da Costa, encaminhada aos idealizadores e colaboradores do Projeto Amor que Alimenta, “Alimentando o corpo e fortalecendo a alma”, da Igreja IEAD Missão do Belém – Nova Xavantina/MT, da comunidade Banco da Terra, levando não só alimento físico, mas espiritual que transforma vidas e a presença de Deus a cada familia visitada.</t>
+  </si>
+  <si>
+    <t>6677</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Anilton Moura</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6677/mocao_de_aplauso_no_026.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 026/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada aos enfermeiros Municipais pelo Dia Internacional da Enfermagem e da Semana da Enfermagem, no mês de maio, data para refletir e reconhecer o valor desses profissionais que dedicam suas vidas a salvar e proteger o próximo, externamos nosso mais profundo respeito, admiração e gratidão a essa categoria que orgulha e protege a comunidade do nosso município e região.</t>
+  </si>
+  <si>
+    <t>6695</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
     <t>http://sapl.novaxavantina.mt.leg.br/media/</t>
   </si>
   <si>
-    <t>Moção de Aplausos nº 017/2026 de autoria dos Vereadores Ilza Fabiola Zuffo e Anilton Silva de Moura, encaminhada aos Policiais da 32º CIPM de Nova Xavantina, como forma de reconhecimento pelo trabalho realizado na intervenção com bravura em prender um suspeito de tentativa de homicidio em nossa cidade.</t>
-[...8 lines deleted...]
-    <t>Moção de Aplausos nº 018/2026 de autoria da Vereadora Ilza Fabiola Zuffo, encaminhada aos Farmacêuticos de nossa cidade pelos relevantes trabalhos prestados a população.</t>
+    <t>Moção de Aplauso nº 027/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada aos membros dos Clubes de Desbravadores de Nova Xavantina MT, pois, desenvolvem atividades com crianças e adolescentes de forma semelhante ao escotismo, mas, com ênfase especial no fortalecimento físico, mental e especial dos membros.</t>
+  </si>
+  <si>
+    <t>6704</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 028/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao senhor Alberto Antonio de Souza Betti, suplente de Vereador e Assessor do Deputado Estadual Elizeu Nascimento, em reconhecimento ao seu incansável trabalho em prol do desenvolvimento de nosso município.</t>
+  </si>
+  <si>
+    <t>6705</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 029/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada aos membros da Diretoria e Voluntários da Associação Amigos de Quatro Patas de Nova Xavantina, pois, desenvolvem relevantes serviços com resgate e acolhimento de cães no nosso município.</t>
+  </si>
+  <si>
+    <t>6710</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso nº 030/2026 de autoria da Vereadora Ilza Fabiola Zuffo, encaminhada a equipe de Serviço de Assistência Especializada-SAE de Nova Xavantina, pelo trabalho desempenhado destacando o município entre os 5 melhores do Estado de Mato Grosso aos serviços prestados a saúde publica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -627,56 +768,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6456/mocao_de_aplauso_no_001.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6457/mocao_de_aplauso_no_002.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6458/mocao_de_pesames_no_003.2026-pesames.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6462/mocao_de_aplauso_no_004.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6491/mocao_de_aplauso_no_005.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6512/mocao_de_aplauso_no_006.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6526/mocao_de_aplauso_no_007.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6527/mocao_de_aplauso_no_008.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6528/mocao_de_aplauso_no_009.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6556/mocao_de_aplauso_no_010.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6557/mocao_de_aplauso_no_011.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6558/mocao_de_aplauso_no_012.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6565/mocao_de_aplauso_no_013.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6570/mocao_de_aplauso_no_014.2026-ilzalucinete.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6571/mocao_de_aplauso_no_015.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6576/mocao_de_aplauso_no_016.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6456/mocao_de_aplauso_no_001.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6457/mocao_de_aplauso_no_002.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6458/mocao_de_pesames_no_003.2026-pesames.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6462/mocao_de_aplauso_no_004.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6491/mocao_de_aplauso_no_005.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6512/mocao_de_aplauso_no_006.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6526/mocao_de_aplauso_no_007.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6527/mocao_de_aplauso_no_008.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6528/mocao_de_aplauso_no_009.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6556/mocao_de_aplauso_no_010.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6557/mocao_de_aplauso_no_011.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6558/mocao_de_aplauso_no_012.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6565/mocao_de_aplauso_no_013.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6570/mocao_de_aplauso_no_014.2026-ilzalucinete.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6571/mocao_de_aplauso_no_015.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6576/mocao_de_aplauso_no_016.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6587/mocao_de_aplauso_no_017.2026-ilzaanilton.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6593/mocao_de_aplauso_no_018.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6600/mocao_de_pesames_no_019.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6602/mocao_de_aplauso_no_020.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6603/mocao_de_aplauso_no_021.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6623/mocao_de_aplauso_no_022.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6624/mocao_de_aplauso_no_023.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6625/mocao_de_aplauso_no_024.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6650/mocao_de_aplauso_no_025.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6677/mocao_de_aplauso_no_026.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="120.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1135,76 +1276,400 @@
       </c>
       <c r="H18" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>88</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>66</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H20" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>41</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>79</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>79</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>79</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>121</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H28" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>79</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>66</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>