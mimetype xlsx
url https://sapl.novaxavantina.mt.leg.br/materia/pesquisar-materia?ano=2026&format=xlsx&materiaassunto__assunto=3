--- v0 (2026-03-30)
+++ v1 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="752" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1536" uniqueCount="779">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1053,50 +1053,53 @@
   <si>
     <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6555/indicacao_no_079.2026-lucinete.pdf</t>
   </si>
   <si>
     <t>Indicação nº 079/2026 de autoria da Vereadora Lucinete da Costa, encaminhada Secretaria Municipal de Saúde e Administração com cópia ao Prefeito Municipal, solicitando que seja estabelecido um sistema de plantão 24 horas nas farmácias do município de Nova Xavantina-MT.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6559/indicacao_no_080.2026-lucinete.pdf</t>
   </si>
   <si>
     <t>Indicação nº 080/2026 de autoria da Vereadora Lucinete da Costa, encaminhada a Secretaria Municipal de Saúde com cópia ao Prefeito Municipal, mostrando a necessidade da aprovação no Conselho Municipal de Saúde e criar plano de ação para vincular a emenda individual nº 43260002 recebida do Deputado Federal Coronel Assis, para aquisição de veículo e motos para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6560/indicacao_no_081.2026-ednaldo.pdf</t>
+  </si>
+  <si>
     <t>Indicação nº 081/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia as Secretarias Municipal de Administração e da  Cidade e Urbanismo e ao Departamento de Engenharia da Prefeitura, no sentido de informar com antecedência à empresa concessionária de água e esgoto – SETAE Engenharia Ltda, quais ruas serão contempladas com a pavimentação asfáltica, para a empresa adotar medidas de inclusão, expansão da rede de água e esgoto em Nova Xavantina MT.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6561/indicacao_no_082.2026-ednaldo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 082/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Turismo e Cultura, mostrando a necessidade de atualizar o Plano Municipal de Turismo do município de Nova Xavantina- MT.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6562/indicacao_no_083.2026-ednaldo.pdf</t>
   </si>
   <si>
     <t>Indicação nº 083/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Deputado Estadual José Eugenio de Paiva, mostrando a necessidade de viabilizar recursos financeiros através de Emenda parlamentar ou de fazer gestão junto ao Governo do Estado de Mato Grosso – através da Secretaria de Estado de Infraestrutura e Logística – SINFRA/MT, para realizar melhorias na MT 448, trecho que dá acesso à região da Ilha do Coco, no município de Nova Xavantina - MT.</t>
@@ -1201,50 +1204,1193 @@
     <t>Indicação nº 091/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Prefeito Municipal com cópia ao Secretário Municipal de Infraestrutura e de Iluminação Pública, no sentido de tomar medidas drásticas com urgência na Rua Boa Vista esquina com a Rua Acre, tais como, trocar as lâmpadas existentes, tapar uma grande erosão causada pelas chuvas e asfaltar o trecho restante da Rua citada acima no Bairro Verdes Campos.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6574/indicacao_no_092.2026-lucinete.pdf</t>
   </si>
   <si>
     <t>Indicação nº 092/2026 de autoria da Vereadora Lucinete da Costa, encaminhada a Secretaria Municipal de Saúde, visando fomentar e implantar "Cursos de Doula" nas Unidades de Saúde no município de Nova Xavantina, na forma do modelo de Projeto de Lei em anexo a esta Indicação.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6575/indicacao_no_093.2026-franciley.pdf</t>
   </si>
   <si>
     <t>Indicação nº 093/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Prefeito Municipal com copia a Secretaria Municipal de Infraestrutura, no sentido de colocar pontos de ônibus escolar com cobertura e a sinalização adequada em toda a rota dos ônibus na zona rural de nosso Município.</t>
+  </si>
+  <si>
+    <t>6581</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6581/indicacao_no_094.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 094/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Chefe do Cartório Eleitoral da 26ª Zona Eleitoral do município de Nova Xavantina, no sentido de realizar mutirão para atualização cadastral dos eleitores/moradores dos Assentamentos PA Safra, PA Rancho Amigo e Morro da Deija, no município de Nova Xavantina MT.</t>
+  </si>
+  <si>
+    <t>6582</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6582/indicacao_no_095.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 095/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal da Cidade e Urbanismo, mostrando a necessidade de realizar abertura de passarelas no canteiro central para dar acesso/continuidade da faixa de pedestre ao lado da Praça Celso Moura, no município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6583</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6583/indicacao_no_096.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 096/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Infraestrutura, mostrando a necessidade de reconstruir bueiro próximo a propriedade da senhora Alvarinda Oliveira, na região do P.A Rancho Amigo, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6584</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6584/indicacao_no_097.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 097/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Infraestrutura, mostrando a necessidade de dar continuidade/terminar o asfaltamento das ruas da Comunidade Cachoeira, no município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6585</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6585/indicacao_no_098.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 098/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Saúde, mostrando a necessidade de fazer cobertura no estacionamento Romão Barbosa Silva anexo ao Hospital Municipal, para as ambulâncias do município de Nova Xavantina MT.</t>
+  </si>
+  <si>
+    <t>6588</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6588/indicacao_no_099.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 099/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada ao Prefeito Municipal no sentido da Prefeitura Municipal firmar Termo de Cooperação junto ao Corpo de Bombeiros Militar de Nova Xavantina-MT, visando aderir a referida cooperação da Atividade Delegada, para implementação em nosso município.</t>
+  </si>
+  <si>
+    <t>6589</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6589/indicacao_no_100.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 100/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada ao Prefeito Municipal, no sentido de ceder profissionais da área da saúde ou realizar Concurso Público/Processo Seletivo, visando a contratação/cessão de Enfermeiros e Técnicos de Enfermagem com o objetivo específico de compor equipes de Atendimento Pré-Hospitalar (APH) que atuarão de forma integrada com o Corpo de Bombeiros Militar deste município.</t>
+  </si>
+  <si>
+    <t>6590</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6590/indicacao_no_101.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 101/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada ao Secretário Municipal de Esporte e Lazer com cópia ao Prefeito Municipal, no sentido de reformar geral o Ginásio Municipal de Esporte e Lazer José Frederico Fernandes, como reparos no telhado e instalações de novos climatizadores.</t>
+  </si>
+  <si>
+    <t>6599</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6599/indicacao_no_102.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 102/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Prefeito Municipal com cópia ao Secretário Municipal de Cultura e Turismo, solicitando que determine a obrigatoriedade de disponibilizar banheiros exclusivos, ponto de hidratação e espaço confortável coberto de apoio para alimentação aos servidores da segurança pública em serviço durante eventos de grande porte realizados no Município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6595</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6595/indicacao_no_103.2026-antonio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 103/2026 de autoria do Vereador Antonio Silveira da Silva, encaminhada a Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, mostrando a necessidade de levantar e encascalhar a estrada do Murtinho Dirson Weihs e também a estrada que dá acesso à beira do rio através da estrada do Murtinho.</t>
+  </si>
+  <si>
+    <t>6596</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6596/indicacao_no_104.2026-antonio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 104/2026 de autoria do Vereador Antonio Silveira da Silva, encaminhada a Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, no sentido de fazer abertura com asfalto das ruas presidente João Goulart e Ozana Barbosa dos Santos que liga os bairros Deus é Amor e Boa Vista.</t>
+  </si>
+  <si>
+    <t>6597</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6597/indicacao_no_105.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 105/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Meio Ambiente e Desenvolvimento e Conselho de Saneamento Básico de Nova Xavantina, solicitando a realização de convênio de cooperação de regulação do saneamento básico do município de Nova Xavantina com a AGER/MT.</t>
+  </si>
+  <si>
+    <t>6604</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6604/indicacao_no_106.2026-gregorio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 106/2026 de autoria do Vereador Wender Gregório de Lima, encaminhada a Secretaria Municipal de Segurança Pública e Trânsito com cópia ao Prefeito Municipal, no sentido de intensificar a fiscalização nas ruas sobre a circulação de bicicletas elétricas e equipamentos de micromobilidade no município, bem como realizar campanhas nas ruas e palestras educativas nas escolas, redes sociais e outros meios de comunicação.</t>
+  </si>
+  <si>
+    <t>6605</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6605/indicacao_no_107.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 107/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia as Secretarias Municipal de Turismo e Cultura e da Cidade e Urbanismo, mostrando a necessidade de revitalizar a Praça Dom Bosco na Praça da Igreja Nossa senhora Auxiliadora, no município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6606</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6606/indicacao_no_108.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 108/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Deputado Estadual José Eugênio de Paiva - dr. Eugênio, mostrando a necessidade de propor uma Lei Estadual com a denominação do Departamento Estadual de Trânsito – DETRAN/MT, na unidade da 29ª CIRETRAN, instalada no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6607</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6607/indicacao_no_109.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 109/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia as Secretarias Municipal de Cidade e de Infraestrutura, no sentido de instalar/disponibilizar bebedouros nas praças públicas no âmbito do município de Nova Xavantina MT.</t>
+  </si>
+  <si>
+    <t>6608</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6608/indicacao_no_110.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 110/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Infraestrutura, no sentido de fazer reforma/manutenção na ponte sobre o Córrego Seco, próximo as propriedades do sr. Firmiano e do sr. Antônio do Argemiro, ambos in memorian, na região do P.A Rancho Amigo, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6609</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6609/indicacao_no_111.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 111/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, no sentido de construir um bueiro no Córrego Água Limpa, na estrada que dá acesso ao Antártico para a Fazenda Campo Belo e para antiga Ouro e Prata, no município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6610</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6610/indicacao_no_112.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 112/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada a Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, solicitando a abertura e a pavimentação asfáltica da Rua 1º de Abril, bairro Montes Claros, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6611</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6611/indicacao_no_113.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 113/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Educação, solicitando que realize a reestruturação do Plano de Carreira dos Profissionais da Educação Não Docentes (administrativos e operacionais), adotando como referência orientativa o Projeto de Lei nº 2.531/2021, que dispõe sobre o piso salarial nacional da categoria no valor de 75% do valor do Piso Salarial Nacional dos Profissionais do Magistério.</t>
+  </si>
+  <si>
+    <t>6612</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6612/indicacao_no_114.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 114/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Educação, solicitando a inclusão de representantes no Grupo de Trabalho de Reestruturação do Plano de Carreira dos Profissionais da Educação da Rede Pública Municipal, conforme Portaria n. 1.085/2025.</t>
+  </si>
+  <si>
+    <t>6613</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>Elias Bueno</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6613/indicacao_no_115.2026-elias.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 115/2026 de autoria do Vereador Elias Bueno de Souza, encaminhada a Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, no sentido de realizar as obras de pavimentação asfáltica em travessas do Bairro Parque dos Buritis em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6614</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6614/indicacao_no_116.2026-antonio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 116/2026 de autoria do Vereador Antonio Silveira Dias, encaminhada ao Deputado Federal Fábio Garcia, solicitando apoio junto ao Vice-Governador do Estado de Mato Grosso, Sr. Otaviano Pivetta, com o intuito de viabilizar a destinação de uma Patrulha Mecanizada para atender às necessidades das associações Beira Rio e Pé de Serra no município de Nova Xavantina- MT.</t>
+  </si>
+  <si>
+    <t>6615</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6615/indicacao_no_117.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 117/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Prefeito Municipal com copia as Secretarias Municipal de Turismo e de infraestrutura, afim de realizar estudos de viabilidade técnica e financeira para a construção e instalação de um Obelisco Monumental situado na Praça Cívica, localizada no Bairro Central do Setor Xavantina, O obelisco monumental constituirá de uma coluna solida com os dizeres: Praça Cívica Pioneiros-Salomão Gomes de Souza - Lei nº 2.324/2021 de autoria do ex-Vereador Adriano Laurindo da Silva.</t>
+  </si>
+  <si>
+    <t>6620</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6620/indicacao_no_118.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 118/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Deputado Estadual Dilmar Dal Bosco solicitando a destinação de 30 barracas/tendas através da Secretaria de Estado Agricultura Familiar – MT - SEAF/MT para serem utilizadas no fomento da agricultura familiar, cultura e artesanato em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6621</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6621/indicacao_no_119.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 119/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Secretário de Infraestrutura e logística do Estado de Mato Grosso solicitando vistoria técnica na ponte sobre o córrego São Rafael e Jatobá, localizada na zona rural do município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6622</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6622/indicacao_no_120.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 120/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada ao Secretário Municipal de Infraestrutura com cópia ao Prefeito Municipal, mostrando a necessidade de construir uma pista de caminhada no canteiro central da Avenida Carazinho, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6628</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6628/indicacao_no_121.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 121/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada a Secretaria Municipal de Educação e Infraestrutura com cópia ao Prefeito Municipal, mostrando a necessidade de realizar a criação de parques lúdicos nas praças da nossa cidade para integração sensorial de crianças neurodivergentes, no município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6629</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6629/indicacao_no_122.2026-jose.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 122/2026 de autoria do Vereador Jose Altamiro da Silva, encaminhada ao Deputado Federal Sr. Fábio Garcia, solicitando através de emenda parlamentar o valor necessário para a construção de uma praça com academia ao ar livre e playground na divisa dos Bairros Tonetto com o Bairro Verdes Campos, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6630</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6630/indicacao_no_123.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 123/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Infraestrutura, no sentido de construir ponte/bueiro com estrutura em aduelas/manilhão no córrego próximo a propriedade do senhor Moacir Rocha, na região do P.A Safra, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6631</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6631/indicacao_no_124.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 124/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia as Secretarias Municipais da Cidade e Segurança Pública, Defesa Civil e Trânsito, no sentido de instalar placas indicativas nas esquinas com os nomes dos logradouros públicos municipais no Bairro Morada do Sol, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6633</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6633/indicacao_no_126.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 126/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Infraestrutura, no sentido de realizar reforma/manutenção na ponte ou construir bueiro com estrutura em aduelas/manilhão no córrego próximo a propriedade do sr. Antônio Batista Flores (Delegado), na região do P.A Rancho Amigo, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6635</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6635/indicacao_no_127.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 127/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Trânsito e da Cidade, mostrando a necessidade de construir um quebra-molas na Avenida Getúlio Vargas esquina com a Vinicius de Moraes, atrás dos fornos da antiga Cerâmica, Bairro Barro Vermelho em frente a Padaria Doce pães. Um quebra-molas na Avenida Mato Grosso esquina com a Rua Jaciara e outro quebra-molas em frente a igreja Assembleia de Deus no Assentamento Banco da Terra.</t>
+  </si>
+  <si>
+    <t>6636</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6636/indicacao_no_128.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 128/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhado ao Prefeito Municipal com cópia a Secretaria Municipal de Educação, mostrando a necessidade de convocar os profissionais de Assistente Social e Fonoaudiólogo para recompor a equipe do Centro de Atendimento Educacional Especializado – CAEE, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6637</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6637/indicacao_no_129.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 129/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhado ao Prefeito Municipal com cópia a Secretaria Municipal de Agricultura Familiar, mostrando a necessidade de estabelecer parcerias com os produtores/trabalhadores rurais da Agricultura Familiar para abertura de tanques para criação de peixes e ou abertura de bebedouros para água para o gado, no âmbito do município de Nova Xavantina MT.</t>
+  </si>
+  <si>
+    <t>6638</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6638/indicacao_no_130.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 130/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada à Empresa Mato-grossense de Pesquisa Assistência e Extensão Rural – EMPAER/MT e à Secretaria de Estado de Agricultura Familiar – SEAF/MT, mostrando a necessidade de disponibilizar mudas de maracujá para os produtores da Agricultura Familiar no âmbito do município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6639</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6639/indicacao_no_131.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 131/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Deputado Estadual José Eugenio de Paiva – Dr. Eugênio, mostrando a necessidade de fazer gestão junto à Superintendência Regional do Departamento Nacional de Infraestrutura Terrestre – DNIT, para realizar avaliação técnica na ponte sobre o Rio das Mortes, na BR 158, no perímetro urbano do município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6643</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6643/indicacao_no_132.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 132/2026 de autoria da Vereadora Lucinete da Costa, encaminhada a Secretaria Municipal de Saúde, visando solicitar a promoção da ação do Programa Federal “Agora tem especialistas” em especial, para o público feminino e infantil em nossa cidade, bem como, para os demais munícipes.</t>
+  </si>
+  <si>
+    <t>6644</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6644/indicacao_no_133.2026-ilza.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 133/2026 de autoria da Vereadora Ilza Fabiola Zuffo, encaminhada as Secretarias Municipal de Segurança Pública e de Infraestrutura com cópia ao Prefeito Municipal, no sentido de instalar redutor de velocidade na Avenida Paraná, Centro de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6646</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6646/indicacao_no_135.2026-ilza.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 135/2026 de autoria da Vereadora Ilza Fabiola Zuffo, encaminhada a equipe responsável pelo loteamento Morada do Sol, solicitando que sejam fornecidas informações detalhadas sobre o planejamento para a execução de melhorias na pavimentação asfáltica das vias do Loteamento Morada do Sol, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6647</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6647/indicacao_no_136.2026-ilza.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 136/2026 de autoria da Vereadora Ilza Fabiola Zuffo, encaminhada a Secretaria Municipal de Esporte e Lazer e à Secretaria Municipal de Turismo, solicitando a viabilidade de organização de um evento chamado a Rota do Boi MTB de XCM para os praticantes de ciclismo MTB, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6648</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6648/indicacao_no_137.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 137/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada as Secretarias Municipal de Segurança Pública e Infraestrutura com cópia ao Prefeito Municipal, no sentido de construir faixa de pedestre elevada no cruzamento da Avenida Amazonas com a Avenida Goiânia, no Bairro Toneto, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6649</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6649/indicacao_no_138.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 138/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada ao Prefeito Municipal, solicitando a elaboração de Projeto de Lei que institui a Política Municipal de Saúde do Trabalhador Servidor Público de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6651</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6651/indicacao_no_139.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 139/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Deputado Estadual Elizeu Nascimento, solicitando a destinação de Emenda Parlamentar para pavimentação de calçadas no Assentamento Banco da Terra.</t>
+  </si>
+  <si>
+    <t>6652</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6652/indicacao_no_140.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 140/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Deputado Federal Rodrigo da Zaeli, solicitando a destinação de Emenda Parlamentar para construção de uma praça de lazer e convivência no Bairro Morada do Sol, em Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6653</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6653/indicacao_no_141.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 141/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Prefeito Municipal com cópia as Secretarias Municipais de Infraestrutura, Cidade e Urbanismo e Trânsito, Defesa Civil e Segurança Pública, mostrando a necessidade de construir faixa de pedestre elevada na Avenida Belém, Centro, em frente o portão da Escola Estadual Militar Tiradentes Cabo Danner Maia Barbosa, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6654</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6654/indicacao_no_142.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 142/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada a Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, solicitando a manutenção do asfalto em frente o cruzamento da Avenida Mato Grosso do Sul com a Rua Iporá, bairro Tonetto, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6655</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6655/indicacao_no_143.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 143/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Presidente do Conselho Estadual de Educação (CEE-MT), Gelson Menegatti Filho, com cópia ao Deputado Estadual Elizeu Nascimento, solicitando a implantação do Curso de Bacharelado em Administração no Campus da UNEMAT Universidade do Estado de Mato Grosso em Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6656</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6656/indicacao_no_144.2026-wender.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 144/2026 de autoria do Vereador Wender Gregorio de Lima, encaminhada a Secretaria Municipal de Turismo e Cultura com cópia ao Prefeito Municipal, solicitando que faça pintura artística no estilo grafite com temáticas regionais nos pilares da passarela sobre o Rio das Mortes e pintura de régua linimétrica em um dos pilares centrais para marcação visual do nível do rio.</t>
+  </si>
+  <si>
+    <t>6657</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6657/indicacao_no_145.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 145/2026 de autoria da Vereadora Lucinete da Costa, encaminhada a Secretaria Municipal de Assistência Social, no sentido de realizar cursos de inclusão digital aos idosos focando na autonomia, segurança digital contra golpes e socialização, oferecendo cursos práticos sobre WhatsApp, redes sociais, serviços bancários e o Meu INSS.</t>
+  </si>
+  <si>
+    <t>6658</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6658/indicacao_no_146.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 146/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Prefeito Municipal, Secretaria Municipal de Assistência Social e Procuradoria Geral Municipal no sentido de estudar a possibilidade de realizar convênio/ou captar recursos para a construção de um Centro - Dia, para os Idosos do nosso município com/ou através da Comissão de Amparo à Pessoa Idosa e à Rede Estadual de Proteção e Defesa da Pessoa Idosa.</t>
+  </si>
+  <si>
+    <t>6661</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6661/indicacao_no_147.2026-antonio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 147/2026 de autoria do Vereador Antonio Silveira Dias, encaminhada ao Prefeito Municipal com cópia a Secretária de Segurança Pública, no sentido de criar o Fundo Municipal de Politica Penal-FMPP, com a finalidade de captar e aplicar recursos destinados à Cadeia Pública Feminina de Nova Xavantina para a execução de reestruturação, planos, programas, projetos e promoções específicas desse setor.</t>
+  </si>
+  <si>
+    <t>6663</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6663/indicacao_no_149.2026-elias.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 149/2026 de autoria do Vereador Elias Bueno de Souza, encaminhada a Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, mostrando a necessidade de dar continuidade do asfalto na rua em frente à sede da SISPUMNOX, estendendo-se até a bifurcação localizada logo após a Ponte do Córrego Salgadinho, no perímetro da MT-448 e fazer o asfaltamento do trecho situado em frente ao galpão de festas comunidade Vale da Serra Azul, no âmbito do município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6664</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6664/indicacao_no_150.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 150/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Esporte e Lazer, no sentido de construir um espaço em local apropriado para a prática de acrobacias e manobras radicais de motocicletas e para realizar eventos com som automotivo, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6665</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6665/indicacao_no_151.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 151/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada a Secretaria Municipal de Infraestrutura e Cidade com cópia ao Prefeito Municipal, mostrando a necessidade de construir uma praça com playground, academia ao ar livre no bairro/setor dos funcionários, próximo ao estádio municipal.</t>
+  </si>
+  <si>
+    <t>6666</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6666/indicacao_no_152.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 152/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada a Secretaria Municipal de Infraestrutura e Cidade com cópia ao Prefeito Municipal, mostrando a necessidade de construir uma praça com playground e academia ao ar livre no bairro Novo Horizonte, no terreno vago ao lado da Associação dos moradores, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6667</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6667/indicacao_no_153.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 153/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Deputado Estadual Dr. José Eugenio de Paiva, no sentido de viabilizar recursos financeiros através de Emenda Parlamentar para realizar evento esportivo denominado Copa Juventude de Futebol Society, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6668</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6668/indicacao_no_154.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 154/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Administração e Finanças, no sentido de estabelecer parceria/convênio para repasse financeiro mensal com a Associação Casa do Tesouro, no município de Nova Xavantina MT.</t>
+  </si>
+  <si>
+    <t>6669</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6669/indicacao_no_155.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 155/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia as Secretarias Municipais da Cidade e Trânsito, Defesa Civil e Segurança Pública, no sentido de instalar redutores de velocidade nas Ruas Dom Bosco e Moreira Cabral, ambas no Bairro Barro Vermelho, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6674</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6674/indicacao_no_157.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 157/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada a Secretaria Municipal de Administração com cópia ao Prefeito Municipal, solicitando a possibilidade de disponibilizar um servidor público no prédio do Setor de Tributação para emitir taxas municipais aos contribuintes do Setor Nova Brasília.</t>
+  </si>
+  <si>
+    <t>6675</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6675/indicacao_no_158.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 158/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Prefeito Municipal com cópia à Secretaria Municipal de Administração, de Turismo, de Segurança Pública e Secretaria Municipal de Meio Ambiente, solicitando providências quanto à sinalização, fiscalização e observância das normas de segurança da navegação e do tráfego aquaviário no Rio das Mortes, visando à proteção dos banhistas, turistas e frequentadores das áreas de lazer do município.</t>
+  </si>
+  <si>
+    <t>6676</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6676/indicacao_no_159.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 159/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada a Secretaria Municipal de Saúde com cópia ao Prefeito Municipal, no sentido de contratar Agente Comunitário de Saúde – ACS, para atender os moradores das comunidades: Ribeirão Antártico, Voadeira, Ilha do Coco e demais regiões da zona rural do Município de Nova Xavantina MT.</t>
+  </si>
+  <si>
+    <t>6680</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6680/indicacao_no_160.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 160/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia as Secretarias Municipais de Infraestrutura, Cidade e Trânsito Defesa Civil e Segurança Pública, no sentido de recapear a Avenida Rio Grande do Sul, na parte central do setor Nova Brasília, no município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6681</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6681/indicacao_no_161.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 161/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Agricultura Familiar, no sentido de instituir o Plano Municipal de Agricultura Familiar-PMAF e instituir o Fundo Municipal de Agricultura Familiar-FMAF, no município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6682</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6682/indicacao_no_162.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 162/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Senador da República Carlos Fávaro, no sentido de fazer gestão junto ao Departamento Nacional de Infraestrutura Terrestre – DNIT, para construir rotatória no ponto de acesso/trevo do entroncamento da BR 158 com a MT 251 no município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6683</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6683/indicacao_no_163.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 163/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Administração e Finanças, no sentido de adquirir e instalar novos brinquedos infantis na praça da Agrovila Nova Canaã do Leste, no P.A. Safra, no município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6687</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6687/indicacao_no_164.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 164/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada a Secretaria Municipal da Cidade e Departamento de iluminação pública com cópia ao Prefeito Municipal, no sentido de fazer a expansão da rede de iluminação pública na Rua São Lourenzo e na Rua Canarana no bairro Tonetto, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6688</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Elias Bueno, Willian - Bicudo</t>
+  </si>
+  <si>
+    <t>Indicação nº 165/2026 de autoria dos Vereadores Willian Mariano Batista e Elias Bueno de Souza, encaminhada a Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, no sentido de fazer reforma/manutenção na ponte de madeira que dá acesso a Praia do Chiquito, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6689</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6689/indicacao_no_166.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 166/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Prefeito Municipal no sentido de cumprir a Lei Municipal nº 1.410/2009, que dispõe sobre a distribuição gratuita e obrigatória de fraldas descartáveis pelo município a pessoas idosas e deficientes.</t>
+  </si>
+  <si>
+    <t>6690</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Elias Bueno, Lucinete</t>
+  </si>
+  <si>
+    <t>Indicação nº 167/2026 de autoria dos Vereadores Lucinete da Costa e Elias Bueno de Souza, encaminhada ao Delegado de Polícia Civil de Nova Xavantina, no sentido de estudar a possibilidade de destinar, cessão ou encaminhamento de veículo apreendido em operações policiais para a Associação Casa do Tesouro, entidade sem fins lucrativos atuante no acolhimento e recuperação de dependentes químicos neste Município.</t>
+  </si>
+  <si>
+    <t>6691</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6691/indicacao_no_168.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 168/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada ao Senador da República Jayme Campos, solicitando a destinação de um veículo popular para o Centro de Atenção Psico Social - CAPS de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6692</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6692/indicacao_no_169.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 169/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Senador da República Jayme Campos, com cópia ao Prefeito Municipal e a Secretaria Municipal de Saúde, mostrando a necessidade de viabilizar recursos financeiros através de Emenda Parlamentar para reforma geral/ampliação e ou construção de uma nova Unidade do Centro de Atenção Psico Social - CAPS, para o município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6693</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6693/indicacao_no_170.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 170/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia as Secretarias Municipais de Infraestrutura, da Cidade e Trânsito, Defesa Civil e Segurança Pública, no sentido de instalar redutor de velocidade na Rua São João Del Rei, no Bairro Verdes Campos em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6694</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6694/indicacao_no_171.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 171/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia as Secretarias Municipais de Infraestrutura, da Cidade e Trânsito, Defesa Civil e Segurança Pública, no sentido de renovar as pinturas das sinalizações nas faixas de pedestres, quebras molas, termos PARE e incluir o termo PARE nos cruzamentos onde não houver e instalar placas indicativas nos cruzamentos e nos quebra-molas, nas pistas laterais/paralelas da BR 158, no município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6697</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6697/indicacao_no_172.2026-ilza.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 172/2026 de autoria da Vereadora Ilza Fabiola Zuffo, encaminhada ao Prefeito Municipal, no sentido de realizar estudos técnicos para verificar a viabilidade de implantação de política de valorização remuneratória das carreiras de Farmacêutico, Bioquímico, Assistente Social, Psicólogo, Nutricionista e Cirurgião-Dentista, mediante a adoção de critérios equivalentes na valorização da carreira de Enfermeiro, observadas as particularidades de cada cargo e os limites legais aplicáveis.</t>
+  </si>
+  <si>
+    <t>6698</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6698/indicacao_no_173.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 173/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada a Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, no sentido de construir uma rotatória na bifurcação da estrada que dá acesso ao Assentamento de Moradores da Associação de Produtores da Agricultura Familiar do Vale do Ribeirão Antártico – AMPA.</t>
+  </si>
+  <si>
+    <t>6699</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6699/indicacao_no_174.2026-antonio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 174/2026 de autoria do Vereador Antonio Silveira Dias, encaminhada ao Setor de Engenharia do município com cópia a Secretaria Municipal de Infraestrutura, no sentido de solucionar problemas provenientes de minas de água e fazer o recapeamento na rua Zelinda Soriane, no Bairro Jardim Alvorada.</t>
+  </si>
+  <si>
+    <t>6706</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6706/indicacao_no_175.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 175/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Senador da República Wellington Fagundes, com cópia ao Prefeito Municipal e cópia a Secretaria Municipal de Saúde, no sentido de viabilizar recursos financeiros através de Emenda Parlamentar para reforma geral/ampliação e ou construção de uma nova unidade do Centro de Atenção Psico Social - CAPS, para o município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6707</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6707/indicacao_no_176.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 176/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Infraestrutura, no sentido de realizar patrolar/levantar/encascalhar a estrada que liga a Agrovila Nova Canaã do Leste, no P.A. Safra até a Agrovila do P.A. Rancho Amigo, no município de Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6708</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6708/indicacao_no_177.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 177/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Administração e Finanças, mostrando a necessidade de substituir as bandeiras - Brasil, Mato Grosso e de Nova Xavantina, hasteadas na Praça Celso Moura, no município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6709</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6709/indicacao_no_178.2026-ednaldo.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 178/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal de Nova Xavantina MT, ao Prefeito Municipal de Campinápolis, ao Consórcio de Desenvolvimento do Médio Araguaia – CODEMA, no sentido de estabelecer parceria entre os municípios de Nova Xavantina, Campinápolis e CODEMA, para reformar ou construir uma nova ponte sobre o Córrego Cachoeira, divisa entre os municípios de Nova Xavantina e Campinápolis-MT.</t>
+  </si>
+  <si>
+    <t>6711</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6711/indicacao_no_179.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 179/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada a Secretaria Municipal de Infraestrutura com cópia ao Prefeito Municipal, no sentido de cortar a Serra do Afrânio na MT-107 para alargar a estrada que dá acesso ao Assentamento e Associação do Antártico, bem como nas fazendas Ouro e Prata, Monique e demais propriedades do Vale da Serra e região.</t>
+  </si>
+  <si>
+    <t>6712</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6712/indicacao_no_180.2026-anilton.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 180/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada expediente ao Prefeito Municipal, Secretaria Municipal de Assistência Social, Administração e Finanças, versando sobre a premente necessidade de implantação do Programa Social Creche da Terceira Idade no município de Nova Xavantina – MT, em consonância com as diretrizes do Projeto de Lei nº 1.816/2024, aprovado pela Assembleia Legislativa do Estado de Mato Grosso.</t>
+  </si>
+  <si>
+    <t>6713</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6713/indicacao_no_181.2026-lucinete.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 181/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Prefeito Municipal, com copia a Secretaria Municipal de Educação, mostrando a necessidade de construir duas salas sensoriais em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6715</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6715/indicacao_no_182.2026-franciley.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 182/2026 de autoria do Vereador Franciley Gomes de Melo, encaminhada ao Secretário Municipal da Cidade com cópia ao Prefeito Municipal, no sentido de fazer limpeza geral na Praça Valterley Mariano Batista – Barrinha, bem como a reposição de todas as lâmpadas. Praça essa localizada entre os Bairros Jardim Tropical I e II no setor Nova Brasília em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6724</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Indicação nº 183/2026 de autoria da Vereadora Ilza Fabiola Zuffo, encaminhada ao Prefeito Municipal e Secretaria Municipal de Saúde, no sentido de realizar estudos técnico e financeiro para parcerias/convênios, visando a oferta de cirurgias ortopédicas em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6725</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Antonio Silveira-Silveirinha, Elias Bueno, Gregorio, Jose Altamiro - Nego, Jubio Carlos -Jubinha, Lucinete, Willian - Bicudo</t>
+  </si>
+  <si>
+    <t>Indicação nº 184/2026 de autoria dos Vereadores Jose Altamiro da Silva, Antonio Silveira Dias,  Willian Mariano Batista, Jubio Carlos Montel de Moraes, Wender Gregório de Lima, Elias Bueno de Souza e Lucinete da Costa, encaminhada ao Deputado Federal Fábio Garcia, no sentido de viabilizar recursos financeiros através de emenda parlamentar para a aquisição de Caminhão Caçamba (Basculante) para atender às demandas da Secretaria Municipal de Infraestrutura e de Agricultura do município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6726</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Indicação nº 185/2026 de autoria dos Vereadores Jose Altamiro da Silva, Antonio Silveira Dias, Willian Mariano Batista, Jubio Carlos Montel de Moraes, Wender Gregório de Lima, Elias Bueno de Souza e Lucinete da Costa, encaminhada ao Deputado Federal Fábio Garcia, solicitando emenda parlamentar para a aquisição de Pá Mecânica, Retroescavadeira e Motoniveladora, para atender às demandas da Secretaria Municipal de Infraestrutura e de Agricultura do município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6727</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>Indicação nº 186/2026 de autoria dos Vereadores Jose Altamiro da Silva, Antonio Silveira Dias, Willian Mariano Batista, Jubio Carlos Montel de Moraes, Wender Gregório de Lima, Elias Bueno de Souza e Lucinete da Costa, encaminhada ao Deputado Federal Fábio Garcia, no sentido de viabilizar recursos financeiros através de emenda parlamentar para a construção de uma Casa Mortuária no Setor Xavantina, no município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6728</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>Indicação nº 187/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada às Secretarias Municipais de Infraestrutura e Administração e ao Prefeito Municipal, no sentido de viabilizar a execução de obras de pavimentação asfáltica, calçadas e concluir a drenagem de água pluvial e esgoto em todo o Bairro Conagro em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6729</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Indicação nº 188/2026 de autoria do Vereador Anilton Silva de Moura, encaminhada, a Secretaria Municipal de Infraestrutura e Cidade, com cópia ao Prefeito Municipal, mostrando a necessidade de realizar a execução da obra de duplicação de via e implantação de iluminação pública de LED na Avenida Carazinho, no trecho que se estende até o Loteamento Morada do Sol, em Nova Xavantina-MT.</t>
+  </si>
+  <si>
+    <t>6730</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>Indicação nº 189/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada, ao Senador da República Carlos Fávaro, com cópias ao Prefeito Municipal e a Secretaria Municipal de Saúde, mostrando a necessidade de viabilizar recursos financeiros através de Emenda Parlamentar para reforma geral/ampliação e ou construção de uma nova unidade do Centro de Atenção Psico Social - CAPS, para o município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6731</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>Indicação nº 190/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada, ao Deputado José Eugênio de Paiva – Dr. Eugênio, no sentido de fazer gestão junto ao Governo do Estado de Mato Grosso, no sentido de viabilizar recursos financeiros para reforma geral/ampliação e ou construção de uma nova unidade do Centro de Atenção Psico Social - CAPS, para o município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6732</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>Indicação nº 191/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada, ao Prefeito Municipal com cópia a Secretaria Municipal de Turismo e Cultura, mostrando a necessidade de atualizar o Plano Municipal de Cultura do município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6733</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Indicação nº 192/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada, ao Prefeito Municipal com cópia as Secretarias Municipais de Infraestrutura e Trânsito, Defesa Civil e Segurança Pública, mostrando a necessidade de instalar placas de sinalização nas curvas de ambos os lados próximo a ponte sobre o Córrego da Buritirana, na região do P.A. Safra, no município de Nova Xavantina – MT.</t>
+  </si>
+  <si>
+    <t>6734</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Indicação nº 193/2026 de autoria do Vereador Ednaldo Fragas da Silva, encaminhada ao Prefeito Municipal com cópia a Secretaria Municipal de Saúde, mostrando a necessidade de aquisição de cadeiras de rodas, cadeiras de banho, muletas e andadores para implementar o Centro de Reabilitação José Prudêncio Alves – CRJPA, no município de Nova Xavantina - MT.</t>
+  </si>
+  <si>
+    <t>6735</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>Indicação nº 194/2026 de autoria do Vereador Antonio Silveira Dias, encaminhada ao Prefeito Municipal para que interceda junto a Fundação Nova Chance para renovar o Termo de Cooperação de Prestação de Serviços das PPL - Pessoas privativas de Liberdade, entre a Cadeia Pública Feminina e a Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>6736</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Indicação nº 195/2026 de autoria da Vereadora Lucinete da Costa, encaminhada ao Deputado Federal José Medeiros, no sentido de viabilizar recursos através de Emenda Parlamentar para custear a reforma e adequação estrutural da APAE-Associação de Pais e Amigos dos Excepcionais de Nova Xavantina – MT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1548,56 +2694,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6440/indicacao_no_001.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6441/indicacao_no_002.2026-aniltonwillian.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6442/indicacao_no_003.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6443/indicacao_no_004.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6444/indicacao_no_005.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6449/indicacao_no_006.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6450/indicacao_no_007.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6451/indicacao_no_008.2026-jose.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6452/indicacao_no_009.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6453/indicacao_no_010.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6454/indicacao_no_011.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6459/indicacao_no_012.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6460/indicacao_no_013.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6463/indicacao_no_014.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6464/indicacao_no_015.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6465/indicacao_no_016.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6466/indicacao_no_017.2026-jose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6467/indicacao_no_018.2026-wender.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6468/indicacao_no_019.2026-wender.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6471/indicacao_no_020.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6472/indicacao_no_021.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6478/indicacao_no_022.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6479/indicacao_no_023.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6480/indicacao_no_024.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6483/indicacao_no_025.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6484/indicacao_no_026.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6485/indicacao_no_027.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6486/indicacao_no_028.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6487/indicacao_no_029.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6488/indicacao_no_030.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6489/indicacao_no_031.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6490/indicacao_no_032.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6496/indicacao_no_033.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6497/indicacao_no_034.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6498/indicacao_no_035.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6499/indicacao_no_036.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6500/indicacao_no_037.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6501/indicacao_no_038.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6502/indicacao_no_039.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6503/indicacao_no_040.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6504/indicacao_no_041.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6505/indicacao_no_042.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6508/indicacao_no_043.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6509/indicacao_no_044.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6510/indicacao_no_045.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6511/indicacao_no_046.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6515/indicacao_no_047.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6516/indicacao_no_048.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6517/indicacao_no_049.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6518/indicacao_no_050.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6519/indicacao_no_051.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6520/indicacao_no_052.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6521/indicacao_no_053.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6522/indicacao_no_054.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6529/indicacao_no_055.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6530/indicacao_no_056.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6531/indicacao_no_057.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6532/indicacao_no_058.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6534/indicacao_no_059.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6536/indicacao_no_061.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6537/indicacao_no_062.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6538/indicacao_no_063.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6539/indicacao_no_064.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6540/indicacao_no_065.2026-willian.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6541/indicacao_no_066.2026-willian.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6543/indicacao_no_067.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6544/indicacao_no_068.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6545/indicacao_no_069.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6546/indicacao_no_070.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6547/indicacao_no_071.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6548/indicacao_no_072.2026-jubioantoniowillianwendereliasjoselucineteilzafranciley.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6549/indicacao_no_073.2026-jubioantoniowillianwenderjose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6550/indicacao_no_074.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6551/indicacao_no_075.2026-lucinetewillianwenderfranciley.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6552/indicacao_no_076.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6553/indicacao_no_077.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6554/indicacao_no_078.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6555/indicacao_no_079.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6559/indicacao_no_080.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6561/indicacao_no_082.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6562/indicacao_no_083.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6563/indicacao_no_084.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6564/indicacao_no_085.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6566/indicacao_no_086.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6567/indicacao_no_087.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6568/indicacao_no_088.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6569/indicacao_no_089.2026-jubiowillian.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6572/indicacao_no_090.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6573/indicacao_no_091.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6574/indicacao_no_092.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6575/indicacao_no_093.2026-franciley.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6440/indicacao_no_001.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6441/indicacao_no_002.2026-aniltonwillian.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6442/indicacao_no_003.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6443/indicacao_no_004.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6444/indicacao_no_005.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6449/indicacao_no_006.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6450/indicacao_no_007.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6451/indicacao_no_008.2026-jose.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6452/indicacao_no_009.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6453/indicacao_no_010.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6454/indicacao_no_011.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6459/indicacao_no_012.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6460/indicacao_no_013.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6463/indicacao_no_014.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6464/indicacao_no_015.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6465/indicacao_no_016.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6466/indicacao_no_017.2026-jose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6467/indicacao_no_018.2026-wender.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6468/indicacao_no_019.2026-wender.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6471/indicacao_no_020.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6472/indicacao_no_021.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6478/indicacao_no_022.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6479/indicacao_no_023.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6480/indicacao_no_024.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6483/indicacao_no_025.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6484/indicacao_no_026.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6485/indicacao_no_027.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6486/indicacao_no_028.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6487/indicacao_no_029.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6488/indicacao_no_030.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6489/indicacao_no_031.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6490/indicacao_no_032.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6496/indicacao_no_033.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6497/indicacao_no_034.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6498/indicacao_no_035.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6499/indicacao_no_036.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6500/indicacao_no_037.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6501/indicacao_no_038.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6502/indicacao_no_039.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6503/indicacao_no_040.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6504/indicacao_no_041.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6505/indicacao_no_042.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6508/indicacao_no_043.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6509/indicacao_no_044.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6510/indicacao_no_045.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6511/indicacao_no_046.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6515/indicacao_no_047.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6516/indicacao_no_048.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6517/indicacao_no_049.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6518/indicacao_no_050.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6519/indicacao_no_051.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6520/indicacao_no_052.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6521/indicacao_no_053.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6522/indicacao_no_054.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6529/indicacao_no_055.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6530/indicacao_no_056.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6531/indicacao_no_057.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6532/indicacao_no_058.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6534/indicacao_no_059.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6536/indicacao_no_061.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6537/indicacao_no_062.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6538/indicacao_no_063.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6539/indicacao_no_064.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6540/indicacao_no_065.2026-willian.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6541/indicacao_no_066.2026-willian.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6543/indicacao_no_067.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6544/indicacao_no_068.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6545/indicacao_no_069.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6546/indicacao_no_070.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6547/indicacao_no_071.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6548/indicacao_no_072.2026-jubioantoniowillianwendereliasjoselucineteilzafranciley.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6549/indicacao_no_073.2026-jubioantoniowillianwenderjose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6550/indicacao_no_074.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6551/indicacao_no_075.2026-lucinetewillianwenderfranciley.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6552/indicacao_no_076.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6553/indicacao_no_077.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6554/indicacao_no_078.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6555/indicacao_no_079.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6559/indicacao_no_080.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6560/indicacao_no_081.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6561/indicacao_no_082.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6562/indicacao_no_083.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6563/indicacao_no_084.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6564/indicacao_no_085.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6566/indicacao_no_086.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6567/indicacao_no_087.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6568/indicacao_no_088.2026-jubio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6569/indicacao_no_089.2026-jubiowillian.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6572/indicacao_no_090.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6573/indicacao_no_091.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6574/indicacao_no_092.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6575/indicacao_no_093.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6581/indicacao_no_094.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6582/indicacao_no_095.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6583/indicacao_no_096.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6584/indicacao_no_097.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6585/indicacao_no_098.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6588/indicacao_no_099.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6589/indicacao_no_100.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6590/indicacao_no_101.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6599/indicacao_no_102.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6595/indicacao_no_103.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6596/indicacao_no_104.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6597/indicacao_no_105.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6604/indicacao_no_106.2026-gregorio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6605/indicacao_no_107.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6606/indicacao_no_108.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6607/indicacao_no_109.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6608/indicacao_no_110.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6609/indicacao_no_111.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6610/indicacao_no_112.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6611/indicacao_no_113.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6612/indicacao_no_114.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6613/indicacao_no_115.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6614/indicacao_no_116.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6615/indicacao_no_117.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6620/indicacao_no_118.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6621/indicacao_no_119.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6622/indicacao_no_120.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6628/indicacao_no_121.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6629/indicacao_no_122.2026-jose.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6630/indicacao_no_123.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6631/indicacao_no_124.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6633/indicacao_no_126.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6635/indicacao_no_127.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6636/indicacao_no_128.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6637/indicacao_no_129.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6638/indicacao_no_130.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6639/indicacao_no_131.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6643/indicacao_no_132.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6644/indicacao_no_133.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6646/indicacao_no_135.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6647/indicacao_no_136.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6648/indicacao_no_137.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6649/indicacao_no_138.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6651/indicacao_no_139.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6652/indicacao_no_140.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6653/indicacao_no_141.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6654/indicacao_no_142.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6655/indicacao_no_143.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6656/indicacao_no_144.2026-wender.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6657/indicacao_no_145.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6658/indicacao_no_146.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6661/indicacao_no_147.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6663/indicacao_no_149.2026-elias.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6664/indicacao_no_150.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6665/indicacao_no_151.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6666/indicacao_no_152.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6667/indicacao_no_153.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6668/indicacao_no_154.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6669/indicacao_no_155.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6674/indicacao_no_157.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6675/indicacao_no_158.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6676/indicacao_no_159.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6680/indicacao_no_160.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6681/indicacao_no_161.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6682/indicacao_no_162.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6683/indicacao_no_163.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6687/indicacao_no_164.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6689/indicacao_no_166.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6691/indicacao_no_168.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6692/indicacao_no_169.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6693/indicacao_no_170.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6694/indicacao_no_171.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6697/indicacao_no_172.2026-ilza.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6698/indicacao_no_173.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6699/indicacao_no_174.2026-antonio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6706/indicacao_no_175.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6707/indicacao_no_176.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6708/indicacao_no_177.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6709/indicacao_no_178.2026-ednaldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6711/indicacao_no_179.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6712/indicacao_no_180.2026-anilton.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6713/indicacao_no_181.2026-lucinete.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2026/6715/indicacao_no_182.2026-franciley.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H94"/>
+  <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="151.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3694,366 +4840,2914 @@
       </c>
       <c r="H81" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>345</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>346</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>49</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>259</v>
+        <v>347</v>
       </c>
       <c r="H82" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>49</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H83" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>49</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H84" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>49</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H85" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>49</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H86" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H87" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H88" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
         <v>190</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H89" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H90" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>66</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H91" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>66</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H92" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>66</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H93" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>96</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H94" t="s">
-        <v>396</v>
+        <v>397</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>398</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>399</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>49</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H95" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>402</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>403</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H96" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>406</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>407</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H97" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>410</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>411</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>49</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H98" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>414</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>415</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>49</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H99" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>418</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>419</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H100" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>422</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>423</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H101" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>426</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>427</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H102" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>430</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>431</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>66</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H103" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>434</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>435</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>35</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H104" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>438</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>439</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>35</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H105" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>442</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>443</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>66</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H106" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>446</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>447</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>87</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H107" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>450</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>451</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>49</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H108" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>454</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>455</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>49</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H109" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>458</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>459</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>49</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H110" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>462</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>463</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>49</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H111" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>466</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>467</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H112" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>470</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>471</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H113" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>474</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>475</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>66</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H114" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>478</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>479</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>66</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H115" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>482</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>483</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>484</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H116" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>487</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>488</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>35</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H117" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>491</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>492</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>96</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H118" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>495</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>496</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>66</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H119" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>499</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>500</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>66</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H120" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>503</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>504</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H121" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>507</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>508</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H122" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>511</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>512</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>44</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H123" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>515</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>516</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>49</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H124" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>519</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>520</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>49</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H125" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>523</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>524</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>49</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H126" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>527</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>528</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>66</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H127" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>531</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>532</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>49</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H128" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>535</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>536</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>49</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H129" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>539</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>540</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>49</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H130" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>543</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>544</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>49</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H131" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>547</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>548</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>66</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H132" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>551</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>552</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>149</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H133" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>555</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>556</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>149</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H134" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>559</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>560</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>149</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H135" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>563</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>564</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H136" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>567</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>568</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H137" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>571</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>572</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>96</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H138" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>575</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>576</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>96</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H139" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>579</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>580</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>96</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H140" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>583</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>584</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>96</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H141" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>587</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>588</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>96</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H142" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>591</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>592</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>87</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H143" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>595</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>596</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>66</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H144" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>599</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>600</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>66</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H145" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>603</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>604</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>35</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H146" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>607</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>608</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>484</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H147" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>611</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>612</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H148" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>615</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>616</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H149" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>619</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>620</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H150" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>623</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>624</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>49</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H151" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>627</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>628</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>49</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H152" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>631</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>632</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>49</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H153" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>635</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>636</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>96</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H154" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>639</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>640</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>96</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H155" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>643</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>644</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H156" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>647</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>648</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>49</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H157" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>651</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>652</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>49</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H158" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>655</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>656</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>49</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H159" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>659</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>660</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>49</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H160" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>663</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>664</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>96</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H161" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>667</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>668</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>669</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H162" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>671</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>672</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>66</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H163" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>675</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>676</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>677</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H164" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>679</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>680</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H165" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>683</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>684</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>49</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H166" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>687</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>688</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>49</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H167" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>691</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>692</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>49</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H168" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>695</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>696</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>149</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H169" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>699</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>700</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H170" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>703</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>704</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>35</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H171" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>707</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>708</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>49</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H172" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>711</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>712</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>49</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H173" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>715</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>716</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>49</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H174" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>719</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>720</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>49</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H175" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>723</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>724</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H176" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>727</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>728</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H177" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>731</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>732</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>66</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H178" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>735</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>736</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>96</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H179" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>739</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>740</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>149</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H180" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>742</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>743</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>744</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H181" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>746</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>747</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>744</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H182" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>749</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>750</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>744</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H183" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>752</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>753</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H184" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>755</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>756</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H185" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>758</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>759</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>49</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H186" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>761</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>762</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>49</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H187" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>764</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>765</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>49</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H188" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>767</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>768</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>49</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H189" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>770</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>771</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>49</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H190" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>773</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>774</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>35</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H191" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>776</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>777</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>66</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H192" t="s">
+        <v>778</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4107,50 +7801,148 @@
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>