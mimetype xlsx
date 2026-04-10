--- v0 (2025-10-30)
+++ v1 (2026-04-10)
@@ -54,153 +54,153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Ednaldo Fragas - Quatizinho</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2758/emenda_no_01.2021-ednaldo-cip.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2758/emenda_no_01.2021-ednaldo-cip.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 001/2021 de autoria dos Vereadores Ednaldo Fragas da Silva, Adriano Laurindo da Silva, Carlos Antônio Cunha Resende e Paulo Cesar Trindade que Modifica a redação do § 1º do Projeto de Lei nº 025/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>camara municipal</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2980/emenda_no_002.2021-ppa.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2980/emenda_no_002.2021-ppa.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa nº 002/2021 do Plenario da Camara Municipal que Dispõe sobre a correção de erro material contigo no artigo 2º, §1º, “d” e cria o §5º no artigo citado, no projeto de Lei número 47/2021 que Dispõe sobre o Plano Plurianual do Município de Nova Xavantina – MT, para o quadriênio 2022 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2981/emenda_no_003.2021-loa.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2981/emenda_no_003.2021-loa.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa nº 003/2021 do Plenario da Camara Municipal que Dispõe sobre a adaptação do Projeto da Lei Orçamentária Anual para o exercício de 2022, em relação ao orçamento da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2982/emenda_no_004.2021-ldo.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2982/emenda_no_004.2021-ldo.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa nº 004/2021 do Plenario da Camara Municipal que Dispõe sobre a modificação redacional dos artigos 26 e 46 do projeto de Lei número 48/2021, e sobre a criação do parágrafo §3º no artigo 53 do respectivo projeto, o qual dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2983/emenda_no_005.2021-_lei_organica.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2983/emenda_no_005.2021-_lei_organica.docx</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa nº 005/2021 do Plenario da Camara Municipal que Emenda à Lei Orgânica Municipal de Nova Xavantina-MT, que cria os parágrafos §1º e §2º no artigo 65, que dispõe sobre os Agentes Públicos do Município de Nova Xavantina e dá outras providências.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2984/emenda_no_006.2021-lom.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2984/emenda_no_006.2021-lom.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 006/2021 do Plenario da Camara Municipal que Emenda à Lei Orgânica Municipal de Nova Xavantina-MT que altera a redação dos artigos 14 à 64, que estabelecem as disposições referentes à organização do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Elias Bueno</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/3045/emenda_restritiva_no_07.2021-elias.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/3045/emenda_restritiva_no_07.2021-elias.docx</t>
   </si>
   <si>
     <t>Emenda restritiva nº 07/2021 de autoria do Vereador Elias Bueno de Souza que Dispõe sobre a alteração do artigo 1º do Projeto de Lei nº 093/2021 do Poder Executivo e dá outras providencias.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>EMLOM</t>
   </si>
   <si>
     <t>Emenda Lei Organica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/4107/emenda_no_005.2021_-_art.65_lom.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/4107/emenda_no_005.2021_-_art.65_lom.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva e Modificativa nº 05/2021 do Poder Legislativo que Emenda a Lei Organica de Nova Xavantina-MT, que cria os parágrafos 1º e 2º no artigo 65, que dispõe sobre os Agentes Públicos do Municipio de Nova Xavantina e dá outras providencias.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/emenda_no_006.2021_art.14_a_64_lom.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/emenda_no_006.2021_art.14_a_64_lom.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 06/2021 do Poder Legislativo que Emenda a Lei Organica de Nova Xavantina-MT, que Altera a redação dos artigos 14 a 64 que estabelecem as disposições referentes a organização do Poder Legislativo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -507,67 +507,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2758/emenda_no_01.2021-ednaldo-cip.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2980/emenda_no_002.2021-ppa.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2981/emenda_no_003.2021-loa.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2982/emenda_no_004.2021-ldo.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2983/emenda_no_005.2021-_lei_organica.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2984/emenda_no_006.2021-lom.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/3045/emenda_restritiva_no_07.2021-elias.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/4107/emenda_no_005.2021_-_art.65_lom.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/emenda_no_006.2021_art.14_a_64_lom.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2758/emenda_no_01.2021-ednaldo-cip.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2980/emenda_no_002.2021-ppa.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2981/emenda_no_003.2021-loa.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2982/emenda_no_004.2021-ldo.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2983/emenda_no_005.2021-_lei_organica.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/2984/emenda_no_006.2021-lom.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/3045/emenda_restritiva_no_07.2021-elias.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/4107/emenda_no_005.2021_-_art.65_lom.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2021/4108/emenda_no_006.2021_art.14_a_64_lom.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>