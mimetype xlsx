--- v0 (2025-11-01)
+++ v1 (2026-04-20)
@@ -54,270 +54,270 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CS</t>
   </si>
   <si>
     <t>Calendario das Sessões</t>
   </si>
   <si>
     <t>camara municipal</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1503/calendario_das_sessoes-2019_IVZvUeU.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1503/calendario_das_sessoes-2019_IVZvUeU.docx</t>
   </si>
   <si>
     <t>Calendário das Sessões Ordinárias da Camara Municipal de Nova Xavantina-MT</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Composição das Comissões Permanentes</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1504/comissoes_-_2019-2020.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1504/comissoes_-_2019-2020.docx</t>
   </si>
   <si>
     <t>Composição das Comissões Permanentes da Camara Municipal de Nova Xavantina-MT.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>DB</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1903/dec._bens-eliane-2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1903/dec._bens-eliane-2019.docx</t>
   </si>
   <si>
     <t>Declaração de Bens da Suplente de Vereadora Eliane Silveira Dias.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Declaração de dividas</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1904/dec._divida-eliane-2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1904/dec._divida-eliane-2019.docx</t>
   </si>
   <si>
     <t>Declaração de Divida da Suplente de Vereadora Eliane Silveira Dias.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>PSO</t>
   </si>
   <si>
     <t>Pauta da Sessão Ordinaria</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1551/pauta-18.02.2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1551/pauta-18.02.2019.docx</t>
   </si>
   <si>
     <t>Pauta da Sessão Ordinaria do dia 18 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1647/pauta-22.02.2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1647/pauta-22.02.2019.docx</t>
   </si>
   <si>
     <t>Pauta da Sessão Ordinaria do dia 22 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1979/pauta_11.03.2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1979/pauta_11.03.2019.docx</t>
   </si>
   <si>
     <t>Pauta da Sessão Ordinaria do dia 11 de março de 2019.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1980/pauta_18.03.de_2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1980/pauta_18.03.de_2019.docx</t>
   </si>
   <si>
     <t>Pauta da Sessão ordinaria do dia 18 de março de 2019.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1981/pauta_25.03.2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1981/pauta_25.03.2019.docx</t>
   </si>
   <si>
     <t>Pauta da Sessão do dia 25 de março de 2019.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1982/pauta_-_01.04.2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1982/pauta_-_01.04.2019.docx</t>
   </si>
   <si>
     <t>Pauta da Sessão do dia 01 de abril de 2019.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1983/pauta_-_08.04.2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1983/pauta_-_08.04.2019.docx</t>
   </si>
   <si>
     <t>Pauta da Sessão do dia 08 de abril de 2019.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1984/pauta_-15.04.2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1984/pauta_-15.04.2019.docx</t>
   </si>
   <si>
     <t>Pauta da Sessão do dia 15 de abril de 2019.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1985/pauta_-_22.04.2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1985/pauta_-_22.04.2019.docx</t>
   </si>
   <si>
     <t>Pauta da Sessão do dia 22 de abril de 2019.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Rosemeire Pazeto</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1888/projeto_lei_18.2019-rosemeire._mao_unica.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1888/projeto_lei_18.2019-rosemeire._mao_unica.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 018/2019 de autoria da Vereadora Rosemeire Aparecida Pazeto que Dispõe sobre mão unica no trecho da Rua Porto Velho, Avenida Rio Negro, sentido Rua Natal.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo Posse</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1531/termo_de_posse_no_033-2019-ney.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1531/termo_de_posse_no_033-2019-ney.docx</t>
   </si>
   <si>
     <t>Termo de Posse Vice Prefeito Ney Weliton</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1690/termo_de_posse-09.05.2019.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1690/termo_de_posse-09.05.2019.docx</t>
   </si>
   <si>
     <t>Termo de Posse do Procurador da Camara Municipal Dhiego do dia 09 de maio de 2019.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1905/termo_posse-eliane-04.11.2019.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1905/termo_posse-eliane-04.11.2019.pdf</t>
   </si>
   <si>
     <t>Termo de Posse 34.2019 da Suplente de Vereadora Eliane Silveira Dias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -624,67 +624,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1503/calendario_das_sessoes-2019_IVZvUeU.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1504/comissoes_-_2019-2020.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1903/dec._bens-eliane-2019.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1904/dec._divida-eliane-2019.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1551/pauta-18.02.2019.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1647/pauta-22.02.2019.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1979/pauta_11.03.2019.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1980/pauta_18.03.de_2019.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1981/pauta_25.03.2019.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1982/pauta_-_01.04.2019.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1983/pauta_-_08.04.2019.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1984/pauta_-15.04.2019.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1985/pauta_-_22.04.2019.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1888/projeto_lei_18.2019-rosemeire._mao_unica.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1531/termo_de_posse_no_033-2019-ney.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1690/termo_de_posse-09.05.2019.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1905/termo_posse-eliane-04.11.2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1503/calendario_das_sessoes-2019_IVZvUeU.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1504/comissoes_-_2019-2020.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1903/dec._bens-eliane-2019.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1904/dec._divida-eliane-2019.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1551/pauta-18.02.2019.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1647/pauta-22.02.2019.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1979/pauta_11.03.2019.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1980/pauta_18.03.de_2019.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1981/pauta_25.03.2019.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1982/pauta_-_01.04.2019.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1983/pauta_-_08.04.2019.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1984/pauta_-15.04.2019.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1985/pauta_-_22.04.2019.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1888/projeto_lei_18.2019-rosemeire._mao_unica.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1531/termo_de_posse_no_033-2019-ney.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1690/termo_de_posse-09.05.2019.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2019/1905/termo_posse-eliane-04.11.2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="157.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>