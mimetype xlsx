--- v0 (2026-02-04)
+++ v1 (2026-04-12)
@@ -54,6324 +54,6324 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>Dec.L</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>camara municipal</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1650/decreto_346-_2017.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1650/decreto_346-_2017.pdf</t>
   </si>
   <si>
     <t>Concede Titulo Honorifico de Cidadão. Delegado Sidarta</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1651/decreto_347_-2017.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1651/decreto_347_-2017.pdf</t>
   </si>
   <si>
     <t>Concede titulo Honorifico de Cidadão Novaxavantinense. Rio limpo, rio lindo</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO LEGISLATIVO N° 348 DE 19 DE JUNHO DE 2017._x000D_
 AUTOR: EDUARDO RIBEIRO DA SILVA _x000D_
 CONCEDE TÍTULOS HONORÍFICOS DE CIDADÃOS NOVAXAVANTINENSE._x000D_
 CONSIDERANDO QUE TODOS OS MEMBROS DO LIONS CLUBE DE NOVA XAVANTINA TÊM UM GRANDE SERVIÇO PRESTADO À NOSSA COMUNIDADE, TANTO NA ARRECADAÇÃO DE VALORES PARA O HOSPITAL DO CÂNCER DE BARRETOS, HOSPITAL DO CÂNCER DE MATO GROSSO E TAMBÉM JUNTO AO LIONS DA VISÃO DE MATO GROSSO. _x000D_
 </t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1652/decreto_349-_2017.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1652/decreto_349-_2017.pdf</t>
   </si>
   <si>
     <t>Concede Licença por 30 dias ao Prefeito Municipal João Batista Vaz da Silva.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA I</t>
   </si>
   <si>
     <t>ATA IPTU</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DO IPTU</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata das Sessões</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA SESSÃO DA CAMARA MUNICIPAL DE 06 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO DA CAMARA MUNICIPAL DE 26 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.docx</t>
   </si>
   <si>
     <t>SESSÃO DA CAMARA MUNICIPAL DO DIA 20 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO DA CAMARA MUNICIPAL DO DIA 20.02.107</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 07 DE MARÇO DE 2017</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 13. DE MARÇO DE 2017</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 20 DE MARÇO DE 2017</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 27 DE MARÇO DE 2017</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 03 DE ABRIL DE 2017</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 10 DE ABRIL DE 2017</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 17 DE ABRIL DE 2017</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 26 DE JUNHO DE 2017</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 07 DE AGOSTO DE 2017</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 14 DE AGOSTO DE 2017</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA CAMARA MUNICIPAL DO DIA 21 DE AGOSTO DE 2017</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA - 28 DE AGOSTO DE 2017</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO 04 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA - 11 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA -18 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 28 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 06 DE OUTUBRO DE 2017</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 09 DE OUTUBRO DE 2017</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO DO DIA 16 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 23 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 06 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 13 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 28 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>CS</t>
   </si>
   <si>
     <t>Calendario das Sessões</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.docx</t>
   </si>
   <si>
     <t>CALENDARIO DAS SESSÕES ORDINARIAS DA CAMARA MUNICIPAL DE NOVA XAVANTINA DO ANO DE 2017.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>DB</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VICE PREFEITO NEY WELITON DO NASCIMENTO</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADORA ROSEMEIRE APARECIDA PAZETO</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR EDUARDO RIBEIRO DA SILVA</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS PREFEITO MUNICIPAL JOÃO BATISTA VAZ DA SILVA</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR VALTERI ARAUJO DA SILVA</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO BENS VEREADOR PAULO CESAR TRINDADE</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR EDILSON FRANCISCO CAETANO</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR ELIAS BUENO DE SOUZA</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR FERNANDO NICANOR DE SOUSA</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR JOÃO MACHADO NETO</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR LUISMAR BERNARDES DA SILVA</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR PEDRO LUIS BREITENBACH</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR SAVIO LUIS FARIAS RODRIGUES</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Declaração de dividas</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR PAULO CESAR TRINDADE</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR FERNANDO NICANOR DE SOUSA</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR EDUARDO RIBEIRO DA SILVA</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR ELIAS BUENO DE SOUZA</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADORA ROSEMEIRE APARECIDA PAZETO</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR LUISMAR BERNARDES DA SILVA</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR PEDRO LUIS BREITENBACH</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR EDILSON FRANCISCO CAETANO</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR VALTERI ARAUJO DA SILVA</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR JOÃO MACHADO NETO</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR SAVIO LUIS FARIAS RODRIGUES</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA N° 001 DE 23 DE OUTUBRO DE 2017_x000D_
 AUTOR: ELIAS BUENO DE SOUZA QUE ACRESCENTA ARTIGO AO PROJETO DE LEI N° 052/2017._x000D_
 </t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA SUPRESSIVA N° 002 DE 23 DE OUTUBRO DE 2017_x000D_
 AUTOR: JOÃO MACHADO NETO, QUE SUPRIME A GRATIFICAÇÃO CONSTANTE NA ALÍNEA &amp;#8220;A&amp;#8221; DO INCISO I DO ANEXO IV DO PROJETO DE LEI Nº 045/2017.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 EMENDA ADITIVA N° 003 DE 06 DE NOVEMBRO DE 2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA QUE &amp;#8220;MODIFICA  ARTIGO AO PROJETO DE LEI N° 045/2017&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 004/2017 DE AUTORIA DO VEREADOR ELIAS BUENO</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 005/2017 DE AUTORIA DO VEREADOR ELIAS BUENO</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 001/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE MOSTRANDO A NECESSIDADE DE FAZER A REGULAMENTAÇÃO DA ATUAL ESCALA DE PLANTÃO DOS TÉCNICOS DE ENFERMAGEM DO HOSPITAL MUNICIPAL DR. DAÉRCIO DE OLIVEIRA  MORAES.   _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 002/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE MOSTRANDO A NECESSIDADE DE FAZER A REGULAMENTAÇÃO DO CARGO TÉCNICOS DE IMOBILIZAÇÃO DO HOSPITAL MUNICIPAL DR. DAÉRCIO DE OLIVEIRA  MORAES_x000D_
 </t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 003/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DA FAZER AQUISIÇÃO DE UM ÔNIBUS PARA TRANSPORTE DOS IDOSOS PARA O CENTRO DE CONVIVÊNCIA DE IDOSOS._x000D_
 </t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 004/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA NO SENTIDO DE PROVIDENCIAR A ILUMINAÇÃO PUBLICA COM LÂMPADAS DE LED NAS AVENIDAS PARÁ, DO BAIRRO UNIÃO, PASSO FUNDO NO BAIRRO ESTILAC LEAL E BELÉM NO BAIRRO CENTRO TODAS NO SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 005/2017 DE AUTORIA PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  INFRA ESTRUTURA NO SENTIDO DE PROVIDENCIAR OBRAS DE PAVIMENTAÇÃO ASFALTICA NOS BAIRROS HENRY, HENRY I E HENRY II TODAS NO SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 006/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE DESPORTO E LAZER MOSTRANDO A NECESSIDADE DE  COLOCAR TELA NOS ALAMBRADOS DAS QUADRAS DE ESPORTES DAS PRAÇAS SUZINETE FERREIRA DA SILVA E AUDIMAR LUIS HEMMING_x000D_
 </t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 007/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA  MOSTRANDO A NECESSIDADE DE INSTALAR INTERNET NA BIBLIOTECA MUNICIPAL BEM COMO COLOCAR A DISPOSIÇÃO DOS ALUNOS ALGUNS COMPUTADORES PARA A REALIZAÇÃO DE PESQUISAS PARA TRABALHO._x000D_
 </t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 008/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIA RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA  MOSTRANDO A NECESSIDADE DE FAZER A ILUMINAÇÃO DA QUADRA DE AREIA EXISTENTE NA PRAÇA DA IGREJA MATRIZ DE NOVA XAVANTINA NO SETOR XAVANTINA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 009/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO DIRETOR PRESIDENTE DO SETAE COM CÓPIA PREFEITO MUNICIPAL  MOSTRANDO A NECESSIDADE DE CONSTRUIR REDE DE ESGOTO SANITÁRIO NA AVENIDA ARAÉS NO TRECHO QUE COMPREENDE ENTRE A RUA SÃO LEOPOLDO NO BAIRRO JARDIM OLIVEIRA E A RUA CANOAS NO BAIRRO FLOR DE LIS._x000D_
 </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 010/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL  COM COPIA AO SECRETÁRIO MUNICIPAL MOSTRANDO A NECESSIDADE DE CONSTRUIR MEIO FIOS NA QUADRA EM FRENTE VALMIR MOTOS QUE COMPREENDE ENTRE AS AVENIDAS MATO GROSSO, ARAÉS, AVENIDA CAMPO GRANDE E TRAVESSA ESPUMOSO._x000D_
 </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 011/2017 DE AUTORIA DOS VEREADORES LUISMAR BERNARDES DA SILVA  E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL ODANIR BORTOLINI (NININHO) MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) PARA AMPLIAÇÃO DO HOSPITAL MUNICIPAL DR. DAÉRCIO DE OLIVEIRA MORAES DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 012/2017 DE AUTORIA DOS VEREADORES LUISMAR BERNARDES DA SILVA E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL ODANIR BORTOLINI (NININHO) MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) PARA PAVIMENTAÇÃO ASFALTICA DE RUAS DO BAIRRO TONETO NA CIDADE DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 013/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL ODANIR BORTOLINI (NININHO) COM CÓPIA AO SR. MARCELO DUARTE SECRETÁRIO ESTADUAL DE INFRA ESTRUTURA  MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS)  PARA AQUISIÇÃO DE LAMA ASFALTICA PARA FAZER O RECAPEAMENTO DE RUAS  DE NOVA XAVANTINA-MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 014/2017 DE AUTORIA DO VEREADOR PEDRO LUIS BREITENBACH, ENCAMINHADO EXPEDIENTE AO DEPUTADO ZECA VIANA NO SENTIDO DE VIABILIZAR RECURSOS PARA AQUISIÇÃO DE 1.500 METROS DE CANO PVC DE 50 MM, UM PADRÃO MONOFÁSICO E UMA BOMBA SUBMERSA PARA ATENDER  A COMUNIDADE DO BANCO DA TERRA EM NOVA XAVANTINA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 015/2017 DE AUTORIA DO VEREADOR PEDRO LUIS BREITENBACH, ENCAMINHADO EXPEDIENTE AO DEPUTADO ZECA VIANA NO SENTIDO DE VIABILIZAR RECURSOS PARA  PERFURAÇÃO DE UM POÇO ARTESIANO COM AQUISIÇÃO DE UMA BOMBA SUBMERSA PARA ATENDER  A COMUNIDADE DO BANCO SAFRA EM NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 016/2017 DE AUTORIA DOS VEREADORES VALTERI ARAUJO, ROSEMEIRE APARECIDA PAZETO, FERNANDO NICANOR DE SOUSA, EDUARDO RIBEIRO DA SILVA, ELIAS BUENO DE SOUZA E SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM COPIA A SECRETARIA MUNICIPAL DE INFRA ESTRUTURA, NO SENTIDO DE FAZER ASFALTO NOS BAIRROS JARDIM ALVORADA E BOA VISTA_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 017/2017 DE AUTORIA DA VEREADORA ROSIMEIRE APARECIDA PAZETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE NO SENTIDO DE PROVIDENCIAR UMA CACHOEIRA ORNAMENTAL, COLOCANDO CANOS PERFURADOS PRÓXIMO AOS PILARES DE SUSTENTAÇÃO DA PASSARELA COM LUZES COLORIDAS DE MANEIRA QUE FORME UMA CACHOEIRA COM LUZES COLORIDAS._x000D_
 </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 018/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE FAZER PATROLAMENTO E ENCASCALHAMENTO NAS RUAS DO BAIRRO MONTES CLAROS SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 019/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE ESTACIONAMENTO NO CANTEIRO CENTRAL DA AVENIDA MINISTRO JOÃO ALBERTO NO TRECHO QUE COMPREENDE A AVENIDA BRASIL CENTRAL AO CONTORNO DE FRENTE O POSTO ASA BRANCA._x000D_
 </t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 020/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER O LEVANTAMENTO DE TODAS A RUAS DO BAIRRO OLARIA COM COLOCAÇÃO DE MANILHAS NOS PONTOS DE MAIOR VAZÃO DE ÁGUAS PLUVIAIS._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 021/2017 DE AUTORIA DOS VEREADORES VALTERI ARAUJO DA SILVA, RESEMEIRE APARECIDA PAZETO, FERNANDO NICANOR DE SOUSA, EDUARDO RIBEIRO DA SILVA, ELIAS BUENO DE SOUZA E SAVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM COPIA A SECRETARIA MUNICIPAL DE INFRA ESTRUTURA, NO SENTIDO DE FAZER RECAPEAMENTO DE RUAS NO SETOR XAVANTINA.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 022/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL OSCAR BEZERRA MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA PATRULHA MECANIZADA COMPOSTA DE UM TRATOR TRAÇADO, UMA GRADE NIVELADORA, UM PULVERIZADOR, UMA PLANTADEIRA, UMA ROÇADEIRA HIDRÁULICA, UM ARADO, UM SUBSOLADOR, UMA CARRETA E UMA CONCHA TRAZEIRA PARA TRANSPORTE DE CALCÁRIO,  PATRULHA ESTA PARA ATENDER AS DEMANDAS DO CAMPUS DA UNEMAT DE NOVA XAVANTINA-MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 023/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL ODANIR BORTOLINI (NININHO) MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA PATRULHA MECANIZADA COMPOSTA DE UM TRATOR TRAÇADO, UMA GRADE NIVELADORA, UM PULVERIZADOR, UMA PLANTADEIRA, UMA ROÇADEIRA HIDRÁULICA, UM ARADO, UM SUBSOLADOR, UMA CARRETA E UMA CONCHA TRAZEIRA PARA TRANSPORTE DE CALCÁRIO E UM CORTADOR DE CANA PARA SILAGEM,  PATRULHA ESTA PARA ATENDER AS DEMANDAS DO PA. BANCO SAFRA  DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 024/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE CONSTRUIR UM QUEBRA-MOLAS COM AS DEVIDAS SINALIZAÇÕES NA RUA PRESIDENTE JOÃO GOULART UM NO TRECHO QUE COMPREENDE ENTRE A RUA DR. WAHIA DE ABREU E A RUA LINO PACHECO  NO BAIRRO JARDIM ALVORADA._x000D_
 </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 025/2017 DE AUTORIA DO VEREADOR PEDRO LUIS BREITENBACH, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE A CONSTRUÇÃO DE 02 (DOIS) QUEBRA-MOLAS COM AS DEVIDAS SINALIZAÇÕES, SENDO UM NA TRAVESSA TAGUATINGA E OUTRO NA RUA IPORÁ, NAS IMEDIAÇÕES DA PRAÇA AUDIMAR LUÍS HEMMING, SETOR NOVA BRASÍLIA_x000D_
 </t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 026/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO ESTADUAL DE EDUCAÇÃO E AO GOVERNO DO ESTADO NO SENTIDO DE REALIZAR PARCERIA PARA PROCEDER REFORMA GERAL NAS ESCOLAS ARLINDO ESTILAC LEAL E CORONEL VANIQUE EM NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 027/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE FAZER A REVITALIZAÇÃO DA PRAÇA CÍVICA  AONDE FICA LOCALIZADO O MARCO ZERO DO MUNICÍPIO DE NOVA XAVANTINA, NESTA REVITALIZAÇÃO SEJA FEITO A REFORMA DAS QUADRAS ESPORTIVAS, ALAMBRADO DA QUADRA DE FUTEBOL DE AREIA, REFORMA DO CERCADO DO MARCO ZERO, BEM COMO A COLOCAÇÃO DE UMA ESTATUA DO ENTÃO PRESIDENTE GETÚLIO VARGAS O GRANDE RESPONSÁVEL PELA CRIAÇÃO DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 028/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E AO SECRETÁRIO MUNICIPAL DE SAÚDE   MOSTRANDO A NECESSIDADE DA CAMPANHA  BATE &amp;#8211; BATE CORAÇÃO PARA ATENDER PESSOAS DA 3ª IDADE  NO CENTRO DE CONVIVÊNCIA DE IDOSOS._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 029/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE  MOSTRANDO A NECESSIDADE DA  AQUISIÇÃO DE UM APARELHO DE MAMOGRAFIA PARA O HOSPITAL MUNICIPAL DR. DAÉRCIO DE OLIVEIRA MORAES DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 030/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL MOSTRANDO A NECESSIDADE DA  REGULAMENTAÇÃO DA CARTEIRA DE VIAGEM PARA OS IDOSOS DE NOVA XAVANTINA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 031/2017 DE AUTORIA DOS VEREADORES ROSEMEIRE APARECIDA PAZETO, ELIAS BUENO DE SOUZA  E VALTERI ARAUJO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE PROVIDENCIAR SINALIZAÇÃO DE ESTACIONAMENTO PARA MOTOS NAS PRINCIPAIS RUAS DO CENTRO DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°032/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE CONSTRUIR UM QUEBRA-MOLAS COM AS DEVIDAS SINALIZAÇÕES NA AVENIDA MESTRE VENÂNCIO DE OLIVEIRA  NA ALTURA DA CASA DO SENHOR ALFREDO PAI DO CONSELHEIRO VALDIR LEAL		_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 033/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E ELIAS BUENO DE SOUZA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE REALIZAR ENCASCALHAMENTO E PATROLAMENTO DE TODAS AS RUAS DO BAIRRO SANTA ANA SETOR NOVA BRASÍLIA. _x000D_
 </t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 034/2017 DO PLENÁRIO DA CÂMARA MUNICIPAL, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA  MOSTRANDO A NECESSIDADE DA IMPLANTAÇÃO DE AULAS DE EDUCAÇÃO FÍSICA ORIENTADA POR PROFISSIONAIS HABILITADO PARA ANALISE  E IMPLANTAÇÃO PELO EXECUTIVO MUNICIPAL DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 035/2017 DE AUTORIA DO VEREADOR PEDRO LUIS BREITENBACH, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL MOSTRANDO A NECESSIDADE DE DISPONIBILIZAR UM ÔNIBUS DUAS VEZES POR SEMANA PARA TRANSPORTAR OS IDOSOS DA COMUNIDADE CACHOEIRA E BANCO DA TERRA PARA PARTICIPAREM DAS ATIVIDADES DO CENTRO DE CONVIVÊNCIA DO IDOSO &amp;#8211; CCI DE NOVA XAVANTINA.   _x000D_
 </t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 036/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIA RODRIGUES, AO PRESIDENTE DA ENERGISA - REDE CEMAT COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO MOSTRANDO A NECESSIDADE DA RETOMADA DO PROGRAMA FEDERAL LUZ PARA TODOS NO MUNICÍPIO DE NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 037/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, AO GOVERNADOR DO ESTADO COM CÓPIA AO DEPUTADO ESTADUAL VANCLEY CARVALHO MOSTRANDO NECESSIDADE DE VIABILIZAR RECURSOS PARA A MANUTENÇÃO DAS VIATURAS DA CIA DE BOMBEIRO MILITAR DE NOVA XAVANTINA, PARA AQUISIÇÃO DE PNEUS E MANUTENÇÃO DAS VIATURAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 038/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIA RODRIGUES, AO DEPUTADO FEDERAL EZEQUIEL FONSECA COM CÓPIA AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA NO SENTIDO DE VIABILIZAR RECURSOS PARA AQUISIÇÃO PATRULHAS MECANIZADAS  PARA ATENDER OS ASSENTAMENTOS DE AGRICULTURA  FAMILIAR DO MUNICÍPIO DE  NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 039/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE CONSTRUIR RAMPA DE ACESSO PARA CADEIRANTE NA PRAIA DO SOL PRÓXIMO A PASSARELA._x000D_
 </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 040/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA  NO SENTIDO DE FAZER PPP. &amp;#8211; PARCERIA PUBLICO PRIVADA  ENTRE MUNICÍPIO E COMERCIO LOCAL PARA AQUISIÇÃO E INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA AVENIDA MATO GROSSO PARA FAZER O MONITORAMENTO SERÁ NECESSÁRIO 26 CÂMERAS AO LONGO DA AVENIDA_x000D_
 </t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 041/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA     MOSTRANDO A NECESSIDADE DA  REVITALIZAÇÃO DA PRAÇA AUDIMAR LUIS HEMMING, PRIORIZANDO A PODA DE ARVORES, REALIZAR PLANTIO DE FLORES NOS CANTEIROS, EFETUAR O NIVELAMENTO DAS CALÇADAS ONDE SERVE DE PISTA DE CAMINHADA, INSTALAÇÃO DE PLACAS ORIENTANDO PARA PRATICA DE ATIVIDADES FÍSICAS, INSTALAÇÃO DE UM PARQUE INFANTIL E AMPLIAÇÃO DO SISTEMA DE ILUMINAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 042/2017 DE AUTORIA DOS VEREADORES EDUARDO RIBEIRO DA SILVA E VALTERI ARAUJO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA     MOSTRANDO A NECESSIDADE DE  FAZER O CALÇAMENTO COM BLOCOS DE CIMENTO DA TRAVESSA JOÃO DIAS QUE LIGA A AVENIDA EXPEDIÇÃO RONCADOR XINGU A RUA DR. WAHIA DE ABREU SETOR XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 043/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO MOSTRANDO A NECESSIDADE PRORROGAR O CONCURSO PUBLICO 001/2015._x000D_
 </t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 044/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DA CONSTRUÇÃO DE UM POSTO DE SAÚDE DA  FAMÍLIA &amp;#8211; PSF, NO BAIRRO SANTA ANA MAIS PRECISAMENTE  NA ÁREA AO LADO DA ESCOLA MUNICIPAL IVO GARCIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 045/2017 DE AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA NO SENTIDO DE SUBSTITUIR AS LÂMPADAS DA ILUMINAÇÃO PUBLICA DAS AVENIDAS  GOIÂNIA, AMAZONAS E ESPÍRITO SANTO DO BAIRRO TONETO POR LÂMPADAS DE LED._x000D_
 </t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 046/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, AO SECRETÁRIO DE ESTADO DA CIDADE COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO NO SENTIDO DE VIABILIZAR RECURSOS PARA CONSTRUÇÃO DE CASAS POPULARES NO  MUNICÍPIO DE  NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 047/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA  COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO NO SENTIDO DE VIABILIZAR RECURSOS PARA AQUISIÇÃO DE LAMA ASFALTICA PARA RECAPEAR RUAS E AVENIDAS  DE  NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 048/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS  RODRIGUES, AO SECRETÁRIO DE ESTADO DE ESTADO DE ESTADO DA AGRICULTURA FAMILIAR   COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO NO SENTIDO DE VIABILIZAR RECURSOS PARA  REALIZAR REPAROS E AMPLIAÇÃO DA FEIRA COBERTA DE  NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 049/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE PROVIDENCIAR O ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA QUE LIGA A MT-251 A PONTE HOMERO PEREIRA NA REGIÃO DO PROJETO NOIDORI NO MUNICÍPIO DE NOVA XAVANTINA. _x000D_
 </t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 050/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE REALIZAR LIMPEZA GERAL COM PODA DE ARVORES NA AGROVILA DO PA. PIAU NO MUNICÍPIO DE NOVA XAVANTINA. _x000D_
 </t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 051/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE REALIZAR PATROLAMENTO DE TODAS AS ESTRADAS VICINAIS DO PA. PIAU NO MUNICÍPIO DE NOVA XAVANTINA. _x000D_
 </t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 052/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, AO DEPUTADO ESTADUAL ONDANIR BORTOLINI PEDINDO APOIO NO ATENDIMENTO A REIVINDICAÇÃO DA DIRETORA DA UAB DE NOVA XAVANTINA  QUE ESTÁ PEDINDO A DOAÇÃO OU COMODATO DE  UM VEICULO PARA ATENDER AS NECESSIDADE DO ÓRGÃO EM NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 053/2017 DO PLENÁRIO DA CÂMARA MUNICIPA AO GOVERNADOR DO ESTADO DE MATO GROSSO, SENHOR PEDRO TAQUES, APRESENTANDO SOLICITAÇÕES DE TODOS OS VEREADORES DO MUNICÍPIO DE NOVA XAVANTINA _x000D_
 </t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 054/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  INFRAESTRUTURA NO SENTIDO DE PROVIDENCIAR A PLANTAÇÃO DE GRAMA NO CANTEIRO CENTRAL DA AVENIDA PARÁ NO BAIRRO UNIÃO SETOR NOVA BRASÍLIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 055/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE FAZER O ASFALTAMENTO DAS SEGUINTES RUAS E AVENIDAS DO BAIRRO SANTA ANA ATRAVÉS DE EMENDA PARLAMENTA DO DEPUTADO ADILTON SACHETT</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 056/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER A DRENAGEM DAS ÁGUAS PLUVIAIS QUE FORMA GRANDES POÇAS DE ÁGUA NA RUA SANTA ROSA, DIVISA DOS BAIRROS JARDIM TROPICAL I E II E JARDIM TROPICAL III E HENRY NO SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 057/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE  MOSTRANDO A NECESSIDADE DE CUMPRIR AS LEIS FEDERAL N° 12.303/2010  E 13.002/2014 QUE TORNA OBRIGATÓRIO A REALIZAÇÃO DOS RESPECTIVOS  EXAMES _x000D_
 </t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 058/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO GOVERNO DO ESTADO DE MATO GROSSO COM CÓPIA AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO NO SENTIDO DE CONTEMPLAR O MUNICÍPIO DE NOVA XAVANTINA COM A FATEC (FACULDADE DE TECNOLOGIA SENAI-MT.) VIA UNEMAT OU UAB._x000D_
 </t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 059/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, MOSTRANDO A NECESSIDADE  AGILIZAR COM A MÁXIMA URGÊNCIA O FORNECIMENTO DE TITULO DEFINITIVO AOS PROPRIETÁRIOS DE IMÓVEIS NOS RESIDENCIAIS MEU LAR NO SETOR XAVANTINA E MORAR MELHOR NO SETOR NOVA BRASÍLIA  NO MUNICÍPIO DE  NOVA XAVANTINA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 060/2017 DE AUTORIA DOS VEREADORES PEDRO LUIS BREITENBACH E EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA  MOSTRANDO A NECESSIDADE DE FAZER O ASFALTAMENTO COM REDE DE ENERGIA PARA ILUMINAÇÃO PUBLICA NA RUA ZELINDA SORIANI NO TRECHO ENTRE A AVENIDA EXPEDIÇÃO RONCADOR XINGU E AVENIDA LUCIO COSTA NO BAIRRO JARDIM ALVORADA SETOR XAVANTINA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 061/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIA RODRIGUES, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA MOSTRANDO A NECESSIDADE DE REALIZAR A TROCA DAS LÂMPADAS DA AVENIDA DR. RENATO FIGUERO VARELLA QUE DÁ ACESSO AO CAMPUS DA UNEMAT POR LÂMPADAS DE COR BRANCA_x000D_
 </t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 062/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIA RODRIGUES, AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA  COM CÓPIA  AO DEPUTADO ESTADUAL OSCAR BEZERRA NO SENTIDO DE VIABILIZAR RECURSOS PARA AQUISIÇÃO DE LAMA ASFÁLTICA PARA RECAPEAR RUAS E AVENIDAS  DE  NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N° 063/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIA RODRIGUES, AO SECRETÁRIO DE ESTADO DE ESTADO DE ESTADO DA AGRICULTURA FAMILIAR COM CÓPIA AO DEPUTADO ESTADUAL PROFESSOR ADRIANO NO SENTIDO DE VIABILIZAR RECURSOS PARA REALIZAR REPAROS E AMPLIAÇÃO DA FEIRA COBERTA DE  NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 064/2017 DE AUTORIA DOS VEREADORES PAULO CESAR TRINDADE E LUISMAR BERNARDES DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  INFRAESTRUTURA NO SENTIDO DE REALIZAR REFORMA GERAL DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO NOVO HORIZONTE, SETOR NOVA BRASÍLIA_x000D_
 </t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 065/2017 DE AUTORIA DOS VEREADORES PAULO CESAR TRINDADE E LUISMAR BERNARDES DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  INFRAESTRUTURA NO SENTIDO DE REALIZAR ENCASCALHAMENTO E PATROLAMENTO DAS ESTRADAS DO TRANSPORTE ESCOLAR DA COMUNIDADE DO MARIMBONDO _x000D_
 	_x000D_
 </t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 066/2017 DE AUTORIA DOS VEREADORES LUISMAR BERNARDES DA SILVA E PAULO CESAR TRINDADE, AO DEPUTADO ESTADUAL ONDANIR BORTOLINI (NININHO) COM CÓPIA AO SECRETÁRIO DE ESTADO DE SAÚDE  NO SENTIDO DE VIABILIZAR RECURSOS PARA REALIZAR AMPLIAÇÃO DO HOSPITAL MUNICIPAL DR. DAÉRCIO DE OLIVEIRA MORAES DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 067/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA, AO SECRETÁRIO DE ESTADO DE SEGURANÇA PUBLICA SUGERINDO A CRIAÇÃO DO POLICIAMENTO AMBIENTAL EM  NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 068/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA, AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE FAZER GESTÃO JUNTO AO CONCESSIONÁRIO E PROPRIETÁRIO  DA ESTAÇÃO  DE NOVA XAVANTINA  DA CRIAÇÃO DE UM PONTE DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS DE ÔNIBUS NO SETOR XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 069/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA NO SENTIDO DE INSTALAR UM PARA-RAIO NA PROXIMIDADES DA FEIRA COBERTA SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 070/2017 DE AUTORIA DA VEREADORA ROSIMEIRE APARECIDA PAZETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO COLOCAR PLACAS DENOMINATIVAS EM TODAS AS RUAS DE NOVA XAVANTINA QUE AINDA NÃO TEM PLACAS DE IDENTIFICAÇÃO DE NOMES DAS RUAS. _x000D_
 </t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 071/2017 DE AUTORIA DOS VEREADORES PEDRO LUIS BREITENBACH E EDILSON FRANCISCO CAETANO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA  MOSTRANDO A NECESSIDADE DE FAZER O PATROLAMENTO DA MT-414 QUE DÁ ACESSO AO PA.BANCO SAFRA E TAMBÉM DE TODAS ESTRADAS QUE SERVE O TRANSPORTE ESCOLAR DOS PROJETOS PA. BANCO SAFRA E RANCHO AMIGO._x000D_
 </t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 072/2017 DE AUTORIA FERNANDO NICANOR DE SOUSA,AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA MOSTRANDO A NECESSIDADE  DA CONTRATAÇÃO DE MAIS UM ELETRICISTA PARA AJUDAR NO ATENDIMENTO DA ILUMINAÇÃO PUBLICA DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 073/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE ADOTAR O SISTEMA DE SEGURANÇA ELETRÔNICA AO MONITORAMENTO DE 24 HORAS EM TODAS AS REPARTIÇÕES PUBLICAS MUNICIPAIS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 074/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA  MOSTRANDO A NECESSIDADE	 DE REALIZAR INSPEÇÃO E MANUTENÇÃO DAS GALERIAS E BOCAS DE LOBO DAS REDES   DE ESGOTO DE ÁGUAS PLUVIAIS DAS PRINCIPAIS RUAS E AVENIDAS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 075/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO SECRETÁRIO DE ESTADO DAS CIDADES COM CÓPIA AO DEPUTADOS ESTADUAL DILMAR DAL'BOSCO NO SENTIDO DE CONTEMPLAR NOVA XAVANTINA COM 200 (DUZENTAS) CASAS ATRAVÉS DO PROGRAMA MINHA CASA MINHA VIDA E MEU CANTINHO._x000D_
 </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 076/2017 DE AUTORIA DOS VEREADORES ROSIMEIRE APARECIDA PAZETO E EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE MOSTRANDO A NECESSIDADE DE PRIORIZAR A TERCEIRIZAÇÃO DOS SEGUINTES EXAMES DE LABORATORIAIS E SE POSSÍVEL COM EMPRESAS DO MUNICÍPIO:_x000D_
 1)-SOROLOGIA, PRÉ-NATAL: HIV TOXOPLASMOSE, RUBÉOLA, CITOMEGALOVÍRUS, HEPATITE B._x000D_
 2) ENZIMAS CARDÍACAS, CKMB, TROPONINAS, MIOGLOBINA. _x000D_
 3) HORMÔNIOS TIREOIDIANOS: TSH, T4LIVRE, T3._x000D_
 </t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 077/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, AO DEPUTADO FEDERAL EZEQUIEL FONSECA COM CÓPIA AO PRESIDENTE DA ASSOCIAÇÃO MATO-GROSSENSE DOS MUNICÍPIOS SENHOR NEURILAN FRAGA  NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIRO JUNTO A CAIXA ECONÔMICA FEDERAL  PARA  CONSTRUÇÃO DE CASAS POPULARES EM  NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 078/2017 DE AUTORIA SÁVIO LUIS FARIA RODRIGUES,AO DIRETOR PRESIDENTE DA EMPRESA SETAE SENHOR JOSÉ VIDAL NO SENTIDO DE PROVIDENCIAR O PAGAMENTO DE ÁGUA E ESGOTO EM INSTITUIÇÕES BANCARIAS OU MESMO COLOCAR O CÓDIGO DE BARRA PARA QUE O USUÁRIO POSSA FAZER O PAGAMENTO NA OPÇÃO DÉBITOS EM CONTA NOS TERMINAIS BANCÁRIOS PARA EVITAR O USO DE DINHEIRO NAS FILAS DE PAGAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 079/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE PROVIDENCIAR A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA ENTRADA E SAÍDA DO MUNICÍPIO SENDO NO INICIO DA AVENIDA MINISTRO JOÃO ALBERTO PRÓXIMO AO AUTO POSTO SENTINELA E FINAL DA AVENIDA ARAÉS, BAIRRO ESTILAQUE LEAL SAÍDA PARA ÁGUA BOA._x000D_
 </t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 080/2017 DO VEREADOR ELIAS BUENO DE SOUZA A DEPUTADA ESTADUAL JANAINA RIVA  NO SENTIDO DE VIABILIZAR RECURSOS PARA AQUISIÇÃO DE UMA ACADEMIA PARA ATENDER TODOS OS PROFISSIONAIS DA SEGURANÇA PUBLICA DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 081/2017 DO VEREADOR JOÃO MACHADO NETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA MOSTRANDO A NECESSIDADE DE CONSTRUIR UMA REDE DE ENERGIA ELÉTRICA NA RUA NELSON GUIMARÃES NO TRECHO ENTRE A RUA LEONARDO VILAS BOA E A AVENIDA MESTRE VENÂNCIO DE OLIVEIRA NO SETOR XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 082/2017 DOS VEREADORES JOÃO MACHADO NETO E PEDRO LUIS BREITENBACH, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE VIABILIZAR UM TERRENO  CONSTRUIR UMA PRAÇA COM BANCOS E DEMAIS INFRAESTRUTURA EXIGIDO EM UMA PRAÇA NO BAIRRO NOVO HORIZONTE  SETOR NOVA BRASÍLIA_x000D_
 </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 083/2017 DOS VEREADORES JOÃO MACHADO NETO E PEDRO LUIS BREITENBACH, AO DEPUTADO ESTADUAL ONDANIR BORTOLINI (NININHO) NO SENTIDO DE VIABILIZAR RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA PRAÇA DO BAIRRO NOVO HORIZONTE SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 084/2017 DO VEREADOR JOÃO MACHADO NETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE  FAZER A REVITALIZAÇÃO DA PRAÇA ALDENOR MAGALHÃES QUE FICA LOCALIZADA ENTRE A AVENIDA BRASIL CENTRAL, RUA NELSON GUIMARÃES, RUA VEREADOR FRANCISCO DE ALBUQUERQUE MILHOMEM E BIBLIOTECA MUNICIPAL    NO SETOR XAVANTINA COM O PLANTIO DE ARVORES, COLOCAÇÃO DE BANCOS E ILUMINAÇÃO PUBLICA._x000D_
 </t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 085/2017 DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE PROVIDENCIAR MELHORIAS NO GINÁSIO DE ESPORTE JOSÉ FREDERICO FERNANDES &amp;#8220;FREDERICÃO&amp;#8221;, COMO PINTURA GERAL, INSTALAÇÃO DE UMIDIFICADORES DE AR, FAZER PAISAGISMO E CALÇAMENTO COM BLOCOS NO ESTACIONAMENTO, INSTALAÇÃO DE UM PARQUE INFANTIL, UM MINI CAMPO, UMA QUADRA DE VÔLEI DE AREIA E UMA PISTA DE SKATE._x000D_
 </t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 086/2017 DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE MOSTRANDO A NECESSIDADE DE FAZER AMPLIAÇÃO ESTRUTURA DO SETOR DO CENTRO DE REABILITAÇÃO JOSÉ PRUDÊNCIO ALVES E AQUISIÇÃO DE APARELHOS, ENTRE ELES EMISSÕES OTOACUSTICA, ELETROTERAPIA, TERMO TERAPIA, CIONESIOTERAPIA, MECANOTERAPIA, E INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA ENTRADA  SETOR, ONDE ESTA PODERIA SER COBERTA PARA PODER SER FUNCIONAL MESMO EM PERÍODO CHUVOSO, COMO TAMBÉM NESSE PERÍODO  FACILITAR A ACESSIBILIDADE DE USUÁRIO AO SETOR._x000D_
 </t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 087/2017 DOS VEREADORES EDUARDO RIBEIRO DA SILVA, PAULO CESAR TRINDADE E JOÃO MACHADO NETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE MOSTRANDO A NECESSIDADE CONSTRUIR UMA UNIDADE DO PROGRAMA DA FAMÍLIA &amp;#8211; PSF NO SETOR XAVANTINA, ESPECIFICAMENTE NO BAIRRO CENTRO OESTE NA RUA MARIA BARBOSA FERNANDES NO TERRENO ONDE ERA DESTINADO PARA A CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DO BAIRRO._x000D_
 </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 088/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA  MOSTRANDO A NECESSIDADE DE ELABORAR UM PROJETO DE MARKETING VISUAL, PARA SER IMPLANTADO AS MARGENS DA BR. 158 DESDE A DIVISA DO MUNICÍPIO COM BARRA DO GARÇAS E ÁGUA BOA _x000D_
 </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 089/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA  MOSTRANDO A NECESSIDADE DE CONTEMPLAR COM PORTAIS AS ENTRADAS DA CIDADE DE NOVA XAVANTINA NO SENTIDO BARRA DO GARÇAS E ÁGUA BOA_x000D_
 </t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 090/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL  E AO SECRETARIA  NACIONAL DE ASSISTÊNCIA SOCIAL  MOSTRANDO A NECESSIDADE DA IMPLANTAÇÃO  DE UMA UNIDADE DO CREAS - CENTRO DE REFERENCIA ESPECIALIZADA DE ASSISTÊNCIA SOCIAL NA CIDADE DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N° 091/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, AO DEPUTADA ESTADUAL WAGNER RAMOS NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DO ESTACIONAMENTO E PONTO DE EMBARQUE E DESEMBARQUE QUE SERÁ CONSTRUÍDO NO CANTEIRO CENTRAL DA AVENIDA MINISTRO JOÃO ALBERTO NO SETOR XAVANTINA,  NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 092/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA,AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE REALIZAR REFORMA EM TODOS OS ABRIGOS DOS PONTOS DE MOTO TAXI DE NOVA XAVANTINA-MT_x000D_
 </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 093/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA MOSTRANDO A NECESSIDADE DE DISPONIBILIZAR UM ÔNIBUS DO TRANSPORTE ESCOLAR PARA ATENDER O TRANSPORTE DOS ALUNOS DA UNEMAT._x000D_
 </t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 094/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA  NO SENTIDO INSERIR NA GRADE CURRICULAR DAS ESCOLAS MUNICIPAIS DE NOVA XAVANTINA E DISCIPLINA INICIAÇÃO MUSICAL_x000D_
 </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 095/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA   NO SENTIDO DE FAZER A INSTALAÇÃO DE HOLOFOTES COM LÂMPADAS COLORIDAS (VERDES) EM ALTURA INACESSÍVEL QUE VÂNDALOS NÃO ALCANCE NA AVENIDA MATO GROSSO (NAS PALMEIRAS) SETOR NOVA BRASÍLIA E NA PRAÇA TRÊS PODERES SETOR XAVANTINA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 096/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIA RODRIGUES, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE CONSTRUIR MEIO FIOS E SARJETA EM TODAS AS RUAS ASFALTADAS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 097/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA  NO SENTIDO DE COLOCAR LIXEIRAS NA AVENIDA BEIRA RIO E COMPLEXO PRAIA DO SOL EM NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 098/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE  FAZER PATROLAMENTO DA ESTRADA QUE DÁ ACESSO ASSENTAMENTO PA. PÉ DA SERRA PASSANDO PELA ILHA DO COCO VOADEIRA E VARIAS PEQUENAS PROPRIEDADES DA REGIÃO COM REPARO DE TODOS OS BUEIROS EXISTENTES._x000D_
 </t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 099/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES,ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE   NO SENTIDO DE PROVIDENCIAR UM LOCAL ADEQUADO EM UM DOS POSTOS DE SAÚDE DO SETOR NOVA BRASÍLIA PARA FAZER COLETA DE MATERIAIS PARA EXAMES DE LABORATÓRIO  QUE POSSA MELHOR ATENDER OS PACIENTES E PRINCIPALMENTE AS PESSOAS IDOSAS DO SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 100/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO SECRETÁRIO MUNICIPAL DE TURISMO NO SENTIDO DE FAZER LIMPEZA E MARCAR OS PONTOS QUE MARCARAM ÉPOCAS DA FUNDAÇÃO BRASIL CENTRAL EM NOSSA  CIDADE: TAIS COMO CEMITÉRIO SÃO JOSÉ DO BAIRRO BOA VISTA, MARCO ZERO DA CIDADE NA PRAÇA CÍVICA,  MARCO DA CASA DO PRESIDENTE LOCAL ONDE RESIDE HOJE O SENHOR JOÃO FERNANDES E OUTROS._x000D_
 </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 101/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA  E ILUMINAÇÃO PUBLICA NO SENTIDO DE FAZER A RETIRADA  DA TERRA QUE FICA ACUMULADA NA AVENIDA MINISTRO JOÃO ALBERTO E NOTIFICAR O PROPRIETÁRIO DO AUTO POSTO ASA BRANCA PARA CONSTRUIR A CALÇADA PARA EVITAR QUE OS VEÍCULOS LEVE A TERRA DO PÁTIO DO POSTO PARA O ASFALTO COMO ESTÁ OCORRENDO NOS DIAS DE HOJE._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 102/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE NO SENTIDO DA DESCENTRALIZAÇÃO DO LABORATÓRIO DE ANALISE CLINICAS DO MUNICÍPIO DE DENTRO DO HOSPITAL MUNICIPAL DR. DAERCIO DE OLIVEIRA MORAES PARA PARTE EXTERNA DO HOSPITAL EM UM ESPAÇO FÍSICO ESTRUTURAL ADEQUADO. _x000D_
 </t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 103/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE MOSTRANDO A NECESSIDADE DE FAZER A DESCENTRALIZAÇÃO DA CENTRAL  DE ESTERILIZAÇÃO E EXPURGOS  DO HOSPITAL MUNICIPAL PARA ANEXO AO CENTRO CIRÚRGICO EM ESPAÇO FÍSICO ESTRUTURAL NOVO E ADEQUADO, ASSIM COMO AQUISIÇÃO DE EQUIPAMENTO E APARELHOS PARA MELHORAR O CONTROLE DE QUALIDADE  DO REFERIDO SETOR.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 104/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE  PROVIDENCIAR A COLOCAÇÃO DE PLACA DE SINALIZAÇÃO NAS DUAS PISTAS DA AVENIDA ARAÉS  PROIBINDO O TRANSITO DE CAMINHÃO, CARRETAS OU QUAISQUER CARGA PESADA. NESTE LOCAL TEMOS A BR 158 DESTINADO AO TRAFEGO DE CARGAS PESADAS, SENDO QUE AS PISTAS PARALELAS SÃO DE DOMÍNIO DO MUNICÍPIO DE  NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 105/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO DEPUTADA FEDERAL NILSON LEITÃO NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DO ESTACIONAMENTO E PONTO DE EMBARQUE E DESEMBARQUE QUE SERÁ CONSTRUÍDO NO CANTEIRO CENTRAL DA AVENIDA MINISTRO JOÃO ALBERTO NO SETOR XAVANTINA,  NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 106/2017 DE AUTORIA PEDRO LUIS BREITENBACH, ENCAMINHADO EXPEDIENTE AO DEPUTADO ZECA VIANA NO SENTIDO DE VIABILIZAR RECURSOS JUNTO AO GOVERNO DO ESTADO PARA AQUISIÇÃO DE UM APARELHO DE FISIOTERAPIA ONDAS CURTAS DA MARCA &amp;#8220;CARCI&amp;#8221; PARA ATENDER AS NECESSIDADES DO CENTRO DE REABILITAÇÃO JOSÉ PRUDÊNCIO ALVES QUE FICA SITUADO NA AVENIDA CAMPO GRANDE AO LADO DO PSF-I SETOR NOVA BRASÍLIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 107/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE CONSTRUIR OBSTÁCULO NAS DUAS ENTRADAS DA PASSARELA SOBRE O RIO DAS MORTES  QUE IMPEÇA O TRAFEGO DE MOTOS PELA LOCALIDADE.  _x000D_
 </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 108/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SUPERINTENDENTE DO PROCON EM MATO GROSSO SENHOR ONOFRE JUNIOR NO SENTIDO DA CRIAÇÃO E INSTALAÇÃO DO ÓRGÃO DE DEFESA AO CONSUMIDOR EM NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 109/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE DESPORTO E LAZER NO SENTIDO DE DISPONIBILIZAR SERVIDOR COM MATERIAL ESPORTIVO (BOLAS REDES ETC.) PARA ATENDER EM TODAS AS PRAÇAS ONDE EXISTEM QUADRAS DE ESPORTES PARA ATENDER OS DESPORTISTAS QUE FREQUENTAM AS PRAÇAS PUBLICAS DURANTES OS FINAIS DE SEMANAS._x000D_
 </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 110/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIA RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE PROVIDENCIAR A SINALIZAÇÃO DE TRÂNSITO EM NOSSA CIDADE  DISPONIBILIZANDO  VAGAS  PARA IDOSOS E PORTADORES DE NECESSIDADES ESPECIAIS EM FRENTE AS ESCOLAS, MERCADOS E AGENCIAS BANCÁRIAS DE NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 111/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE MOSTRANDO A NECESSIDADE DE PROVIDENCIAR UM PLANO DE AÇÃO COM EMERGÊNCIA PARA FORNECIMENTO DE ÁGUA POTÁVEL PARA OS MUNÍCIPES DAS LOCALIDADES PROJETOS DE ASSENTAMENTOS AGROVILA RANCHO AMIGO E AGROVILA BANCO SAFRA.   _x000D_
 </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 112/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA  NO SENTIDO DA COLOCAÇÃO DE 02 (DUAS) LUMINÁRIAS NO POSTE EXISTENTE NA AVENIDA MINISTRO JOÃO ALBERTO EM FRENTE A DELEGACIA MUNICIPAL DE POLICIA JUDICIARIA DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 113/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL  OSCAR BEZERRA  MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR NO VALOR DE 100.000,00 (CEM MIL) REAIS PARA AQUISIÇÃO DE ÓLEO DIESEL PARA REALIZAR REPAROS NAS ESTRADAS VICINAIS DO MUNICÍPIO DE NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 114/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL  SILVANO DO AMARAL MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR  NO VALOR DE 100.000,00 (CEM MIL REAIS) PARA AQUISIÇÃO DE CIMENTO PARA CONSTRUÇÃO DE MEIO FIOS E SARJETAS NOS BAIRROS SANTA ANA, MARIO DUÍLIO HENRY E HENRY II E III, SITUADO NO SETOR NOVA BRASÍLIA, NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 115/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES,ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE COLOCAR REFLETOR PARA ILUMINAÇÃO DA QUADRA DE AREIA DO GINÁSIO DE ESPORTE FREDERICÃO._x000D_
 </t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N° 116/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE FAZER COM A MÁXIMA URGÊNCIA LIMPEZA DAS PRAÇAS QUE FICAM RETIRADAS DO CENTRO DA CIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N° 117/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO DEPUTADO FEDERAL VALTENIR PEREIRA NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIROS PARA FAZER A REVITALIZAÇÃO DO ESTÁDIO MUNICIPAL VIRGÍLIO  NASCIMENTO DE NOVA XAVANTINA COM A CONSTRUÇÃO DE ARQUIBANCADAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N° 118/2017 DE AUTORIA DO VEREADOR PEDRO LUIS BREITENBACH, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER A SINALIZAÇÃO DE TRANSITO CONSTRUINDO FAIXA DE PEDESTRES NAS ESQUINAS DAS RUAS E AVENIDAS QUE DÃO ACESSO AS ESCOLAS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N° 119/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL ONDANIR BORTOLINI COM CÓPIA AO SECRETÁRIO DE ESTADO DE CIDADES (SECID-MT) NO SENTIDO DE CONTEMPLAR DE FORMA EMERGENCIAL COM O PROGRAMA &amp;#8220;AGUA FÁCIL&amp;#8221; QUE PREVÊ A INSTALAÇÃO DE SISTEMA SIMPLIFICADO DE ABASTECIMENTO DE AGUA (AASS) OS PROJETOS DE ASSENTAMENTO RANCHO AMIGO E BANCO SAFRA NO MUNICÍPIO DE NOVA XAVANTINA-MT_x000D_
 </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N° 120/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL  GUILHERME MALUF MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS JUNTO A SECRETARIA DE CIDADES &amp;#8211; SECID &amp;#8211; MT, PARA FAZER O ASFALTAMENTO DOS BAIRROS OLARIA E INDUSTRIAL DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N°121/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA MOSTRANDO A NECESSIDADE DA AQUISIÇÃO DE UM BEBEDOURO INOX COM FILTRO PARA A ESCOLA MUNICIPAL  SÃO JOÃO &amp;#8220;A&amp;#8221; DA AGROVILA DO BANCO SAFRA._x000D_
 </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N° 122/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE,ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  INFRAESTRUTURA NO SENTIDO DE FAZER ABERTURA DA TRAVESSA QUE LIGA A RUA VINICIUS DE MORAIS A RUA JOÃO DA SILVA RAMOS NO BAIRRO BARRO VERMELHO, SETOR XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO N° 123/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE   NO SENTIDO DE DISPONIBILIZAR A VACINA INFLUENZA (CONTRA GRIPE) PARA TODOS OS SERVIDORES DA SEGURANÇA PUBLICA DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 124/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL NO SENTIDO DE REALIZAR UMA PARCERIA COM O GOVERNO DO ESTADO PARA FAZER O ASFALTAMENTO E A CERCA DA PISTA DE POUSO DO AEROPORTO  DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 125/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA MOSTRANDO A NECESSIDADE  DE FAZER REPAROS COM REPOSIÇÃO DE LÂMPADAS NA ILUMINAÇÃO PUBLICA DOS BAIRROS INDUSTRIAL E OLARIA, SETOR XAVANTINA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°126/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO SENHOR DR. ORLANDO FANAIA MACHADO SUPERINTENDENTE DO DNIT, COM COPIA AO PREFEITO MUNICIPAL DE NOVA XAVANTINA MOSTRANDO A NECESSIDADE DA INSTALAÇÃO DE RADARES DE FISCALIZAÇÃO ELETRÔNICA NA BR L58, NOS KM 640 PRÓXIMO A ENTRADA PARA CAMPINÁPOLIS, 650, DESCIDA DA PONTE SOBRE O RIO DAS MORTES EM NOVA XAVANTINA 680 PRÓXIMO A ENTRADA PARA O VALE DA SERRA._x000D_
 </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 127/2017 DE AUTORIZA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE FAZER REPAROS NA ÁREA CONSTRUÍDA DA PRAÇA LUIZA PEREIRA DOS SANTOS BEM COMO CONSTRUIR UM BUSTO DA SENHOR LUIZA PEREIRA DOS SANTOS JUNTAMENTE COM UMA PLACA DENOMINATIVA PARA SER COLOCADO NO LOCAL EM LUGAR VISÍVEL PARA CONHECIMENTO DA POPULAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 128/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA  NO SENTIDO DE FAZER REPAROS NA ESCOLA MUNICIPAL SÃO JOÃO &amp;#8220;A&amp;#8221; NA AGROVILA BANCO SAFRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 129/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE FAZER PATROLAMENTO  NA ESTRADA QUE LIGA A SEDE DA CARAÍBA A GLEBA PIAU COM REPAROS NAS MANILHAS EXISTENTE NA ENTRADA DA VILA DO GARIMPO._x000D_
 </t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 130/2017 E AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO SENTIDO DE SUGERIR QUE SEJA INSERIDO NA GRADE ESCOLAR DO ENSINO FUNDAMENTAL A DISCIPLINA DENOMINADA ORIENTAÇÃO ALIMENTAR._x000D_
 </t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 131/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE CONTEMPLAR A PRAÇA VÓ LUIZA COM UMA ACADEMIA AO AR LIVRE_x000D_
 </t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 132/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE CONTEMPLAR O PROJETO SOCIAL FRATERNIDADE EM AÇÃO COM UMA AJUDA FINANCEIRA NO VALOR DE R$ 2.000,00 MENSAL PARA FAZER FACE AS DESPESAS COM O PROJETO _x000D_
 </t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 133/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL NO SENTIDO DA INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO NA ASSOCIAÇÃO DOS MORADORES DO BAIRRO ESTILAC LEAL._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°134/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE DESVIAR O TRANSITO DE CICLISTAS PEDESTRES DA ROTATÓRIAS DA BR 158 NO CRUZAMENTO DA UNEMAT. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°135/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO E FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE ASFALTAR A RUA JOANA DA SILVA RAMOS E COMPLETAR O ASFALTO DAS RUAS VINICIUS DE MORAES E CARLOS DRUMMOND DE ANDRADE TODAS ESTAS RUAS LIGA O BAIRRO BARRO VERMELHO AO CENTRO OESTE QUE PRECISA COMPLETAR O ASFALTO_x000D_
 </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 136/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES,ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE FAZER A REABERTURA DE TODAS AS RUAS DO LOTEAMENTO CONAGRO._x000D_
 </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 137/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA  NO SENTIDO DE FAZER REPAROS NA ILUMINAÇÃO PUBLICA DA PRAÇA VÓ LUIZA SETOR XAVANTINA UMA VEZ QUE ESTÁ TERMINANDO A CONSTRUÇÃO DAS CALÇADAS E PARA COMPLETAR O TRABALHOS PEDIMOS QUE SEJA FEITO TODA A ILUMINAÇÃO DA QUADRA E DA PISTA DE SKATE ASSIM FICARIA COMPLETO MAIS UM CENTRO ESPORTIVO PARA A POPULAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 138/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO SENTIDO DE DISPONIBILIZAR UM TÉCNICO DE INFORMÁTICA PARA REALIZAR REPAROS NOS COMPUTADORES DA ESCOLA MUNICIPAL SÃO JOÃO &amp;#8220;A&amp;#8221; NA AGROVILA BANCO SAFRA._x000D_
 </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°139/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DA IMPLANTAÇÃO URGENTE DO PROGRAMA PRONTUÁRIO ELETRÔNICA PARA TODAS AS UNIDADES ASSISTIDAS PELA ATENÇÃO BÁSICA E SE POSSÍVEL UNIDADES DE MEDIA E ALTA COMPLEXIDADE DA SAÚDE PUBLICA MUNICIPAL_x000D_
 </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 140/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO DE ESTADO DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO (SECTI), ATRAVÉS DA PESSOA DO SECRETÁRIO DE ESTADO DOMINGOS SÁVIO, QUE CONTEMPLE O MUNICÍPIO DE NOVA XAVANTINA COM OS CURSOS TÉCNICOS EM AGRO ECOLOGIA, TÉCNICO AGROPECUÁRIA, TÉCNICO EM ZOOTECNIA , TÉCNICO EM AGRICULTURA, CURSOS ESSES OFERECIDOS PELO PROGRAMA MEDIOTEC. 2017.  _x000D_
 </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 141/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL  MOSTRANDO A NECESSIDADE DE FAZER UMA ADITIVO NO CONVENIO DE REPASSE DE VALOR PARA A APAE DE NOVA XAVANTINA PARA A CONTRATAÇÃO DE UM MOTORISTA PARA O ÔNIBUS QUE FAZ O TRANSPORTE DOS ALUNOS ESPECIAIS._x000D_
 </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°142/2017 DE AUTORIA DOS VEREADORES PEDRO LUIS BREITENBACH E PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA MOSTRANDO A NECESSIDADE DE COMPLETAR A ILUMINAÇÃO PUBLICA DA AVENIDA PASSO FUNDO COM LÂMPADAS DE LED ATÉ O CTG &amp;#8211; CENTRO DE TRADIÇÕES GAÚCHAS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 143/2017 DE AUTORIA DO VEREADOR SÁVIO  LUIS  FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL MAX RUSSI COM CÓPIA AO VICE-PREFEITO NEY WELITON DO NASCIMENTO NO SENTIDO DE FAZER GESTÃO JUNTO AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO E CULTURA PARA A LIBERAÇÃO  DE CONVENIO FIRMADO COM  O MUNICÍPIO DE NOVA XAVANTINA PARA A CONSTRUÇÃO DE UMA PISTA DE SKATE NA PRAÇA AUDIMAR LUÍS HEMMING, SETOR NOVA BRASÍLIA_x000D_
 </t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 144/2017 DE AUTORIA DO VEREADOR SÁVIO  LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA PRAÇA ARBORIZADA, GRAMADA E COM BANCOS NO PÁTIO INTERNO DO HOSPITAL MUNICIPAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 145/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO NO SENTIDO DE ATUALIZAR O DECRETO MUNICIPAL Nº 2.708 DE 30 DE NOVEMBRO DE 2015._x000D_
 </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°146/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL SUGERINDO A DESAPROPRIAÇÃO DOS IMÓVEIS (LOTES) DA ESQUINA E SOBRE ESQUINA DA RUA LEONARDO VILAS BOA COM A RUA JOSÉ ROSALINO DA SILVA PARA A CONSTRUÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°147/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO SENTIDO DE INSERIR NA GRADE CURRICULAR DO ENSINO FUNDAMENTAL NAS ESCOLAS MUNICIPAIS A DISCIPLINA EDUCAÇÃO ARTÍSTICA COM ENFOCO NA PINTURA EM  TELA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°148/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER O PLANTIO DE ARVORES NATIVAS DA REGIÃO QUE DÃO FLORES COMO  IPÊ ROXO, IPÊ AMARELO, ETC., NAS MARGENS DA BR 158 DA PONTE ATÉ O LIMITE DA CHÁCARA FLOR DE LIZ E NA MARGEM DA AVENIDA BEIRA RIO ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 149/2017 DE AUTORIA DO VEREADOR PEDRO LUIS BREITENBACH,ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE COLOCAR SINALIZAÇÃO DE TRANSITO EM FRENTE O RESTAURANTE TUIUIÚ SETOR  XAVANTINA INDICANDO PARADA DE ÔNIBUS PARA DESEMBARQUE ._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 150/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PÚBLICA  MOSTRANDO A NECESSIDADE DE FAZER A TROCA DE TODAS AS LÂMPADAS DA ILUMINAÇÃO PUBLICA DE NOVA XAVANTINA COLOCANDO LÂMPADAS DE LED EM TODOS OS LOCAIS ONDE EXISTIR ILUMINAÇÃO PUBLICA INCLUSIVE EM TODOS OS PRÉDIOS PÚBLICOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 151/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE DEPUTADO ESTADUAL BAIANO FILHO NO SENTIDO DE VIABILIZAR RECURSOS PARA A CONSTRUÇÃO DE GALERIAS E ASFALTAMENTO DOS BAIRROS MONTES CLAROS, SANTA ANA E PARQUE DOS BURITIS EM NOVA XAVANTINA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 152/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  INFRAESTRUTURA NO SENTIDO DE FAZER O ENCASCALHAMENTO E PATROLAMENTO DAS RUAS: BLUMENAU, CASCAVEL, SANTA MARIA, LONDRINA, PORTO ALEGRE E MARINGÁ TODAS ESTAS RUAS FICAM LOCALIZADAS ENTRE A BR. 158 E A AVENIDA RIO GRANDE DO SUL NO BAIRRO ESTILAC LEAL SETOR NOVA BRASÍLIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 153/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA MOSTRANDO A NECESSIDADE MONTAR UMA EQUIPE DE LIMPEZA PARA REALIZAR UM GRANDE MUTIRÃO DE LIMPEZA EM NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 154/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL NO SENTIDO DE BENEFICIAR OS JOVENS DE NOVA XAVANTINA COM A IDENTIDADE JOVEM ID JOVEM DO GOVERNO FEDERAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 155/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE  SAÚDE  NO SENTIDO DE VIABILIZAR A IMPLANTAÇÃO DO PROJETO NASF EM NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 156/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, VENHO COM O DEVIDO RESPEITO, APRESENTAR A VOSSA EXCELÊNCIA, NOS TERMOS DO ARTIGO 110, DO REGIMENTO INTERNO DESSA CONCEITUADA CASA DE LEIS, A PRESENTE INDICAÇÃO, APÓS A MANIFESTAÇÃO DOS MEUS NOBRES PARES, PARA QUE O MUNICÍPIO DE NOVA XAVANTINA, ATRAVÉS DE SUA EXCELÊNCIA, O SENHOR DOUTOR JOÃO BATISTA VAZ DA SILVA, PREFEITO MUNICIPAL, DISPONIBILIZE CONJUNTAMENTE COM O MINISTÉRIO DO PLANEJAMENTO, ORÇAMENTO E GESTÃO, ATRAVÉS DA SECRETARIA DO PATRIMÔNIO DA UNIÃO &amp;#8211; SPU, SUPERINTENDÊNCIA DE MATO GROSSO, A CESSÃO DE USO GRATUITO DOS IMÓVEIS, ASSIM DESCRITOS E CARACTERIZADOS: 1) &amp;#8211; UM LOTE DE TERRAS, SITUADO NA ZONA URBANA DESTA CIDADE E COMARCA DE NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 157/2017 DE AUTORIA DOS VEREADORES SÁVIO LUIS FARIAS RODRIGUES E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE CONSTRUIR UM BUEIRO NO CÓRREGO BACABA PRÓXIMO AO SENHOR JACÓ NO VALE DA SERRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 158/2017 DE AUTORIA DOS VEREADORES SÁVIO LUIS FARIAS RODRIGUES E VALTERI ARAUJO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO SECRETÁRIO MUNICIPAL DE ESPORTE E LAZER NO SENTIDO DE VITALIZAR E ADEQUAR A PISTA DE BICICROSS LOCALIZADA NO BAIRRO VERDES CAMPOS E REALIZANDO LIMPEZA NA PISTA DE BICICROSS._x000D_
 </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 159/2017 DE AUTORIA DOS VEREADORES SÁVIO LUIS FARIAS RODRIGUES E PEDRO LUIS BREITENBACH, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E AO SECRETÁRIO MUNICIPAL DE TURISMO NO SENTIDO DE FAZER A SINALIZAÇÃO PARA ORIENTAÇÃO DOS LOCAIS DE EMBARQUE E DESEMBARQUE DE BARCOS E  LANCHAS NO RIO DAS MORTES SENDO O DA AVENIDA BEIRA RIO E DA AVENIDA COUTO MAGALHÃES._x000D_
 </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°160/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA MOSTRANDO A NECESSIDADE DE FAZER A AQUISIÇÃO DE 50 (CINQUENTA) CONJUNTOS DE MESAS E CADEIRAS ESCOLAR PARA ATENDER AS NECESSIDADES DA ESCOLA MUNICIPAL DO VALE DA SERRA EM NOSSO MUNICÍPIO_x000D_
 </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°161/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DA CONSTRUÇÃO DE UMA CICLOVIA NOS DOIS SENTIDOS DA AVENIDA DR. RENATO FIGUEIRO VARELLA QUE DÁ ACESSO A UNEMAT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 162/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA  MOSTRANDO A NECESSIDADE COMPLETAR O ASFALTO DA RUA LINO PACHECO ATÉ A VALETA DO BAIRRO BOA VISTA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°163 /2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO SUPERINTENDENTE REGIONAL DO INCRA EM MATO GROSSO COM CÓPIA AO  PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS PARA FAZER O ENCASCALHAMENTO E PATROLAMENTO DAS ESTRADAS VICINAIS, CONCERTO DE  PONTES E BUEIROS DOS PA. BANCO SAFRA, RANCHO AMIGO ILHA DO COCO E PIAUS NO MUNICÍPIO DE NOVA XAVANTINA, BEM COMO CONSTRUIR PONTES E BUEIROS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 164/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER O ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA VICINAL QUE DÁ ACESSO A CÓRREGO MORTINHO SAINDO DA RUA OSCAR NIEMAYER NA DIVISA DA CHÁCARA DO PROFESSOR ANTONIO APARECIDO MOMESSO._x000D_
 </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 165/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO DE ESTADO DE SEGURANÇA SENHOR DR. ROGERS ELIZANDRO JARBAS MOSTRANDO A NECESSIDADE DE INSTALAR UMA UNIDADE DA POLITEC EM NOVA XAVANTINA, PARA ATENDER OS CASOS DE HOMICÍDIOS E OUTROS ACIDENTES SEMELHANTES QUE AJA NECESSIDADE DE LIBERAÇÃO PELA PERICIA OFICIAL E IDENTIFICAÇÃO  TÉCNICA DE MATO GROSSO._x000D_
 </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 166/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  INFRAESTRUTURA NO SENTIDO DE CONSTRUIR UMA PRAÇA NO BAIRRO MONTES CLAROS NA QUADRA DA ANTIGA ESCOLA MUNICIPAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 167/2017 DE AUTORIA DOS VEREADORES LUISMAR BERNARDES DA SILVA E EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM COPIA A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA, COM O OBJETIVO DE REVITALIZAR O CAMPO DE FUTEBOL DA PRAÇA AO LADO DA PISTA DE BICICROSS NO BAIRRO TONETO NO SETOR NOVA BRASÍLIA FAZENDO A INVERSÃO DAS TRAVES DE MODO QUE A BOLA NÃO ATINJA AS RESIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°168/2017 DE AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM COPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, NO SENTIDO DE FAZER A SINALIZAÇÃO COM PLACAS INDICATIVAS DA AVENIDA MINISTRO JOÃO ALBERTO ATÉ O HOSPITAL MUNICIPAL ASSIM COMO SINALIZAR O ESTACIONAMENTO INDICANDO VAGAS PARA IDOSOS E PORTADORES DE DEFICIÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 169/2017 DE AUTORIA DOS VEREADORES ELIAS BUENO DE SOUZA E VALTERI ARAUJO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE NO SENTIDO FRANQUEAR A COLOCAÇÃO DE BARRACAS NA PRAIA DO SOL NO PERÍODO FESTIVO DO NOSSO MUNICÍPIO_x000D_
 </t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°170 /2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE A GERENCIA DO BANCO DO BRASIL SUGERINDO QUE A COLOCAÇÃO DE UM PAINEL DENTRO DA ROTATÓRIA DO CRUZAMENTO DAS AVENIDAS MATO GROSSO E RIO GRANDE DO SUL ONDE INDICA, DATA,  HORAS,  TEMPERATURA E OUTROS DADOS DE INTERESSE DA POPULAÇÃO LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 171/2017 DE AUTORIA DOS VEREADORES PEDRO LUIS BREITENBACH E PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE NO SENTIDO DE CONCEDER AUTORIZAÇÃO AO GRUPO DE ALUNOS DA INVERNADA ARTÍSTICA DO CTG PARA COLOCAR BARRACA DE VENDAS DE PRODUTOS ALIMENTÍCIOS E BEBIDAS  EM  TODOS OS EVENTOS REALIZADOS PELO MUNICÍPIO NO SENTIDO DE ARRECADAR FUNDOS EM BENEFICIO DO GRUPO DESTINADOS A AQUISIÇÃO DE VESTUÁRIO E VIAGENS PARA APRESENTAÇÃO EM OUTRAS CIDADES DA REGIÃO_x000D_
 </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 173/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS NO SENTIDO DE SINALIZAR AS RAMPAS DE ACESSIBILIDADE AOS CADEIRANTES EXISTENTES EM NOSSO MUNICÍPIO, BEM COMO DISPONIBILIZAR PLACAS INDICATIVAS PARA MELHOR VISUALIZAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.docx</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 174/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE OBRAS NO SENTIDO DE DISPONIBILIZAR UNIFORMES A EQUIPE DE FUNCIONÁRIOS DO DMER RESPONSÁVEIS PELAS RESTAURAÇÕES DOS ASFALTOS DE NOVA XAVANTINA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 175/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER A REPOSIÇÃO DAS TAMPAS DAS BOCAS DE LOBOS DA REDE DE ESGOTO DA AVENIDA ESPÍRITO SANTO   RUAS RIO BRANCO E RUAS NATAL NO BAIRRO TONETO SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 176/2017 DE AUTORIA DOS VEREADORES EDUARDO RIBEIRO DA SILVA E ROSEMEIRE APARECIDA PAZETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE  MOSTRANDO A NECESSIDADE DE DESENVOLVER UMA CAMPANHA EMERGENCIAL SOBRE A HANSENÍASE NO NOSSO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 177/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE CONSTRUIR O MEIO FIO DO CANTEIRO CENTRAL DA AVENIDA AMAZONAS NO TRECHO QUE COMPREENDE ENTRE A AVENIDA GOIÂNIA ATÉ O FINAL DO ASFALTO NO BAIRRO VERDES CAMPOS. _x000D_
 </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 178/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO  NO SENTIDO DE FORNECER UM PROFISSIONAL  TÉCNICO  DE ENFERMAGEM DUAS HORAS POR DIA PARA DAR ATENDIMENTO NO CENTRO DE CONVIVÊNCIA DE IDOSO &amp;#8211; CCI DE NOVA XAVANTINA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 179/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL BAIANO FILHO NO SENTIDO DE VIABILIZAR RECURSOS ATRAVÉS DE EMENDA PARLAMENTA PARA AQUISIÇÃO DE UM ÔNIBUS PARA O  CENTRO DE CONVIVÊNCIA DE IDOSO &amp;#8211; CCI DE NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 180/2017 DE AUTORIA DOS VEREADORES PEDRO LUIS BREITENBACH, PAULO CESAR TRINDADE, SÁVIO LUIS FARIAS RODRIGUES E EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL SILVANO AMARAL COM CÓPIA AO DEPUTADO FEDERAL CARLOS GOMES BEZERRA NO SENTIDO DE VIABILIZAR RECURSOS PARA  PERFURAÇÃO DE UM POÇO ARTESIANO COM AQUISIÇÃO DE UMA BOMBA SUBMERSA PARA ATENDER  A COMUNIDADE DO BANCO SAFRA EM NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 181/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL  COM CÓPIA AO SECRETÁRIO MUNICIPAL  DE INFRAESTRUTURA NO SENTIDO DE FAZER AJARDINAMENTO E COLOCAR BANCOS EM UM PEQUENO TRECHO QUE FICA LOCALIZADO ENTRE AS RUAS C E D DO BAIRRO SANTA MONICA SETOR NOVA BRASÍLIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 182/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL  COM CÓPIA AO SECRETÁRIO MUNICIPAL  DE INFRAESTRUTURA NO SENTIDO DE RETIRAR UMA ESCADA EXISTENTE NA ESQUINA DA AVENIDA MESTRE VENÂNCIO DE OLIVEIRA DESCIDA DA PRAIA DA LUA QUE VEM PREJUDICANDO O TRABALHO DA POLICIA  NA LOCALIDADE_x000D_
 </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 183/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO COORDENADOR DO CURSO DE AGRONOMIA DA UNEMAT CAMPUS DE NOVA XAVANTINA NO SENTIDO DE MONTAR UM GRUPO DE ALUNOS PARA DAR ASSISTÊNCIA TÉCNICA AOS PEQUENOS CHACAREIROS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 184/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA  MOSTRANDO A NECESSIDADE  O CALÇAMENTO COM BLOQUETES DO CORREDOR DA DONA ESTER NO BAIRRO BOA VISTA QUE DA ACESSO AO RIO DAS MORTES._x000D_
 </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 185/2017 DE AUTORIA DOS VEREADORES VALTERI ARAUJO DA SILVA E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL SUGERINDO QUE SEJA FEITO UMA NEGOCIAÇÃO COM ESPÓLIOS DO SENHOR DIONÍSIO PARA A AQUISIÇÃO DA CASA QUE FICA LOCALIZADA NA ESQUINA DA AVENIDA EXPEDIÇÃO RONCADOR XINGU COM A RUA JOACIR KONZER NO BAIRRO XAVANTINA VELHA, PARA A CONSTRUÇÃO DO MUSEU MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 186/2017 DE AUTORIA DOS VEREADORES ELIAS BUENO DE SOUZA E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE FAZER ASFALTO NAS SEGUINTES  TRAVESSAS: QUE LIGA A RUA MINAS GERAIS A RUA ABAETÉ; RUA ABAETÉ A RUA SÃO PAULO; RUA SÃO PAULO A RUA ALAGOAS; RUA ALAGOAS A RUA CEARÁ E RUA BELO HORIZONTE A RUA ANÁPOLIS TODAS NO SETOR NOVA BRASÍLIA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 187/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO GOVERNADOR PEDRO TAQUES COM CÓPIA AO VICE-PREFEITO DE NOVA XAVANTINA MOSTRANDO A NECESSIDADE DE CONSEGUIR LAMA ASFÁLTICA PARA O MUNICÍPIO DE NOVA XAVANTINA PARA QUE A ADMINISTRAÇÃO MUNICIPAL POSSA CONTINUAR O TRABALHO DE RECUPERAÇÃO DE RUAS E AVENIDAS DE NOSSA CIDADE. _x000D_
 </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°188/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO FEDERAL ADILTON SACHETTI NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIROS JUNTO A FUNASA PARA AQUISIÇÃO DE UM CAMINHÃO DE LIXO NA FORMA DA PORTARIA N° 919/2017, PARA O MUNICÍPIO DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 189/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA, ENCAMINHADO EXPEDIENTE AO DEPUTADO FEDERAL VICTORIO GALLI COM CÓPIA AO VICE-PREFEITO DE NOVA XAVANTINA MOSTRANDO A NECESSIDADE DO DEPUTADO DISPONIBILIZAR RECURSOS NO VALOR DE 500.000,00 (QUINHENTOS MIL REAIS) ATRAVÉS DE EMENDA PARLAMENTAR JUNTO AO MINISTÉRIO DO DESENVOLVIMENTO AGRÁRIO E SOCIAL PARA AQUISIÇÃO DE DOIS VEÍCULOS PARA O CENTRO DE CONVIVÊNCIA DO IDOSO &amp;#8211; CCI DE NOVA XAVANTINA, SENDO  01(UM) ÔNIBUS E 01(UM) MICRO ÔNIBUS  PARA ATENDER AS NECESSIDADES DAQUELE CENTRO DE CONVIVÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 190/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE CONSTRUIR FAIXA DE PEDESTRE NA AVENIDA ARAÉS EM FRENTE A IGREJA BATISTA._x000D_
 </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 191/2017 DE AUTORIA DO VEREADOR SÁVIO  LUIS  FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E ILUMINAÇÃO PUBLICA NO SENTIDO PROVIDENCIAR A ILUMINAÇÃO DA AV. MESTRE VENÂNCIO DE OLIVEIRA DA BR 158 ATÉ A PRAIA DA &amp;#8220;LUA&amp;#8221;. _x000D_
 </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 192/2017 DE AUTORIA DO VEREADOR SÁVIO  LUIS  FARIAS  RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS NO SENTIDO DE PROVIDENCIAR RAMPAS DE ACESSIBILIDADE AOS CADEIRANTES PARA QUE OS MESMOS TENHAM O ACESSO FACILITADO NO COMPLEXO TURÍSTICO DA BEIRA RIO ONDE ESTÁ LOCALIZADO A PRAIA DO SOL INCLUSIVE SINALIZANDO COM PLACAS INDICATIVAS PARA MELHOR VISUALIZAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 193/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL BAIANO FILHO COM CÓPIA AO SECRETÁRIO DE ESTADO DAS CIDADES E SECRETÁRIO DE ESTADO DE AGRICULTURA FAMILIAR E ASSUNTOS FUNDIÁRIOS NO SENTIDO DE PROVIDENCIAR  A INSTALAÇÃO DO SISTEMA SIMPLIFICADO DE ABASTECIMENTO DE AGUA (SSAA) OU OUTRO PROGRAMA QUE TENHA O MESMO ATENDIMENTO PARA BENEFICIAR OS ASSENTAMENTOS PA. BANCO SAFRA E RANCHO AMIGO DE NOVA XAVANTINA. _x000D_
 </t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 194/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO NO SENTIDO DE REGULAMENTAR O PROGRAMA JOVEM APRENDIZ DO GOVERNO FEDERAL EM NOVA XAVANTINA-MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 195/2017 DE AUTORIA DO PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS NO SENTIDO DE FAZER UM ADITIVO NO VALOR DE R$ 2.000,00 (DOIS MIL REAIS) NO REPASSO MENSAL QUE É FEITO PARA A APAE DE NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 196/2017 DE AUTORIA DO VEREADOR PEDRO LUIS BREITENBACH, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE FAZER ABERTURA DAS RUAS RECIFE, AVENIDA  ESPÍRITO SANTO, RUA SÃO JOÃO DEL REI RUA PORTO VELHO NO TRECHO QUE COMPREENDE ENTRE A RUA RECIFE E RUA NATAL NO LOTEAMENTO NOVA BRASÍLIA, NO BAIRRO TONETO, SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 197/2017 DE AUTORIA DOS VEREADORES PAULO CESAR TRINDADE E PEDRO LUIS BREITENBACH, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL SILVANO AMARAL MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE DUAS PATRULHA MECANIZADA COMPOSTA DE UM TRATOR TRAÇADO, UMA GRADE NIVELADORA, UM PULVERIZADOR, UMA PLANTADEIRA, UMA ROÇADEIRA HIDRÁULICA, UM ARADO, UM SUBSOLADOR, UMA CARRETA E UMA CONCHA TRAZEIRA PARA TRANSPORTE DE CALCÁRIO,  PATRULHA ESTA PARA ATENDER AS DEMANDAS  DAS COMUNIDADES DO PA. BANCO SAFRA E BANCO DA TERRA VOADEIRA DE NOVA XAVANTINA-MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 198/2017 E AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE SINALIZAR NA RUA PIRES DO RIO, ENTRADA PARA A RUA PADRE ANCHIETA COM OS DIZERES &amp;#8220;RUA SEM SAÍDA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 199/2017 DE AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL NO SENTIDO DE FAZER A REGULAMENTAÇÃO DO USO DO ESPAÇO DESTINADO A CALÇADAS PARA COLOCAR FOSSA, NA RUAS ONDE NÃO HAJA REDE DE ESGOTO SANITÁRIO_x000D_
 </t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 200/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL NO SENTIDO DE QUE O MUNICÍPIO CEDA UMA ÁREA EM ANEXO AS UNIDADES DO CRAS, CCI E ASSISTÊNCIA SOCIAL NA RUA LEONARDO VILAS BOA PARA IMPLANTAÇÃO DE UMA UNIDADE DO CREAS &amp;#8211; CENTRO DE REFERENCIA ESPECIALIZADA DE ASSISTÊNCIA SOCIAL ._x000D_
 </t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 201/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL NO SENTIDO DE REGULAMENTAR AS ESTRADAS VICINAIS E MUNICIPAIS DE NOVA XAVANTINA. _x000D_
    _x000D_
 </t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 202/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E VALTERI ARAÚJO DA SILA, ENCAMINHADO EXPEDIENTE AO DEPUTADO ONDANIR BORTOLINI (NININHO)  COM CÓPIA AO SECRETÁRIO DE ESTADO DE CIDADES MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIROS JUNTO A SECRETARIA DE CIDADES &amp;#8211; SECID &amp;#8211; MT, PARA COMPLETAR  O ASFALTAMENTO DO BAIRRO DEUS E AMOR, SETOR XAVANTINA, NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 203/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO GOVERNADOR DO ESTADO SENHOR PEDRO TAQUES COM CÓPIA AO DEPUTADO FEDERAL ADILTON SACHETTI E AOS DEPUTADOS ESTADUAIS ONDANIR BORTOLINI (NININHO) E OSCAR BEZERRA NO SENTIDO DE VIABILIZAR RECURSOS PARA REALIZAR O ASFALTAMENTO DE 20 KM NA MT-414 QUE LIGA A BR-158 AO PROJETO JARAGUÁ, PASSANDO PELO PA. BANCO SAFRA._x000D_
 </t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 204/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO SENTIDO DE CONSTRUIR UMA SALA PARA REUNIÃO DE PROFESSORES NA ESCOLA MUNICIPAL JR._x000D_
 </t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°. 205/2017 DE AUTORIA DOS VEREADORES SÁVIO LUIS FARIAS RODRIGUES E ROSEMEIRE PAZETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO FEDERAL EZEQUIEL ÂNGELO DA FONSECA COM CÓPIA AO SECRETÁRIO DE ESTADO DE AGRICULTURA FAMILIAR E ASSUNTOS FUNDIÁRIOS SUELME EVANGELISTA FERNANDES NO SENTIDO DE DISPONIBILIZAR 100 (CEM) BARRACAS DE FEIRANTES A SEREM UTILIZADAS NA FEIRA COBERTA DE NOVA XAVANTINA. _x000D_
    _x000D_
 </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 206/2017 DE AUTORIA DOS VEREADORES SÁVIO LUIS FARIAS RODRIGUES E ROSEMEIRE PAZETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO FEDERAL EZEQUIEL ÂNGELO DA FONSECA COM CÓPIA AO MINISTRO DA AGRICULTURA BLAIRO MAGGI NO SENTIDO DE DISPONIBILIZAR 100 (CEM) KITS DE IRRIGAÇÃO POR GOTEJAMENTO PARA OS PEQUENOS PRODUTORES DE NOVA XAVANTINA. _x000D_
    _x000D_
 </t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 207/2017 DE AUTORIA DOS VEREADORES SÁVIO LUIS FARIAS RODRIGUES E ROSEMEIRE PAZETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO FEDERAL EZEQUIEL ÂNGELO DA FONSECA COM CÓPIA AO SECRETÁRIO DE ESTADO DE AGRICULTURA FAMILIAR E ASSUNTOS FUNDIÁRIOS SUELME EVANGELISTA FERNANDES NO SENTIDO DE DISPONIBILIZAR UMA PATRULHA MECANIZADA COMPLETA PARA O P. A PIAUS. _x000D_
 </t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 208/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ONDANIR BORTOLINI (NININHO)  COM CÓPIA AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA NO SENTIDO DE VIABILIZAR RECURSOS  JUNTO AO GOVERNO DO ESTADO PARA FAZER O ASFALTAMENTO DA ESTRADA QUE DÁ ACESSO A MINERAÇÃO NX.GOLD EM NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 209/2017 DE AUTORIA DOS VEREADORES PAULO CESAR TRINDADE E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO  DE ESTADO DE MEIO AMBIENTE E VICE-GOVERNADOR SR. CARLOS FAVARO SUGERINDO QUE AS EQUIPES DE FISCALIZAÇÃO DA SEMA AO FAZER APREENSÃO DE PESCADOS NO MUNICÍPIO DE NOVA XAVANTINA QUE O PRODUTO APREENDIDO SEJA DOADOS PARA A APAE DE NOVA XAVANTINA, SENDO UMA FORMA DE COLABORAR COM A ENTIDADE QUE VEM ENFRENTANDO DIFICULDADES EM SUA MANUTENÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 210/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ONDANIR BORTOLINI (NININHO)  SUGERINDO QUE SEJA PROPOSTO PROJETO DE LEI PARA ESTADUALIZAÇÃO DA ESTRADA MUNICIPAL QUE LIGA O MUNICÍPIO DE NOVA XAVANTINA A NOVO SÃO JOAQUIM PASSANDO PELOS ASSENTAMENTOS PA. PIAU E SANTO IDELFONSO._x000D_
 </t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 211/2013 DE AUTORIA DO VEREADOR VALTERI ARAÚJO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE FAZER A DESOBSTRUÇÃO DA REDE DE CAPITAÇÃO DE ÁGUAS PLUVIAIS (BOCA DE LOBO), TENDO EM VISTA O INICIO DO PERÍODO CHUVOSO._x000D_
 </t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 212/2017 DE AUTORIA DO VEREADOR VALTERI ARAÚJO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE FAZER A TROCA DE LÂMPADAS DA AVENIDA DR. RENATO FIGUERO VARELLA QUE DÁ ACESSO A UNEMAT POR LAMPAS DE LED._x000D_
 </t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 213/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO GOVERNADOR DO ESTADO SR. PEDRO TAQUES COM CÓPIA AO SECRETÁRIO DE ESTADO DE SEGURANÇA PUBLICA MOSTRANDO A NECESSIDADE DE PROVIDENCIAR A CONSTRUÇÃO DE UMA SEDE PRÓPRIA PARA ABRIGAR A DELEGACIA MUNICIPAL DE POLICIA JUDICIARIA DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 214/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE CONSTRUIR MEIO FIOS NA AVENIDA AMAZONAS EM TODO O TRECHO ASFALTADO, BEM COMO FAZER ARBORIZAÇÃO DO CANTEIRO CENTRAL  COM MUDAS DE IPÊS._x000D_
 </t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 215/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO DIRETOR PRESIDENTE DO SETAE MOSTRANDO A NECESSIDADE DA CONSTRUÇÃO DE REDE DE ESGOTO NOS BAIRROS MARIO DUÍLIO HENRY I E II SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 216/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE FAZER A REVITALIZAÇÃO DA PRAÇA ALDENOR MAGALHAES QUE FICA LOCALIZADA NA AVENIDA BRASIL CENTRAL LIGADA NA BIBLIOTECA PUBLICA COM A REFORMA DA GRAMA, COLOCAÇÃO DE BANCOS E PLANTIO DE ARVORES._x000D_
 </t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 217/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO NO SENTIDO DE FAZER REPAROS NO TELHADO DA BIBLIOTECA MUNICIPAL, BEM COMO NA PINTURA._x000D_
 </t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 218/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E ILUMINAÇÃO PUBLICA NO SENTIDO DE DISPONIBILIZAR POSTE PARA QUE LEVE ENERGIA ATÉ O FINAL DA RUA FRANCA._x000D_
 </t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 219/2017 DE AUTORIA DOS VEREADORES LUISMAR BERNARDES DA SILVA E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE E AO PREFEITO MUNICIPAL NO SENTIDO DE MURAR O TERRENO DO PSF 4 BAIRRO TONETO SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 220/2017 DE AUTORIA DO VEREADOR PEDRO LUIS BREITENBACH, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE FAZER A MUDANÇA DA FAIXA DE PEDESTRE QUE FICA EM FRENTE A LOCATELLI PARA A FRENTE DA LOJA TOMA LÁ DAKÁ APROVEITANDO A ABERTURA DO CANTEIRO CENTRAL QUE JÁ EXISTE._x000D_
 </t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 221/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE PROVIDENCIAR ILUMINAÇÃO PUBLICA COM A COLOCAÇÃO DE MAIS UM POSTE NA RUA JACIARA NO TRECHO ENTRE A RUA CARAZINHO E A RUA SANTA ROSA NO JARDIM TROPICAL III. SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DE PAUTA - EXISTENTE_x000D_
 INDICAÇÃO N° 222/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA NO SENTIDO DE CONTEMPLAR A AVENIDA AMAZONAS EM TODO O SEU TRECHO COM ILUMINAÇÃO DE LÂMPADAS DE LED._x000D_
 </t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 223/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL NO SENTIDO DE CONTEMPLAR OS IDOSOS CADASTRADOS NO CENTRO DE CONVIVÊNCIA DO IDOSOS COM UM PASSEIO EM BARRA DO GARÇAS NO BALNEÁRIO AGUA QUENTE._x000D_
 </t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 224/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE REALIZAR LIMPEZA DO DESCEDOR DE BARCOS JAIRO KASPARI QUE FICA LOCALIZADO NA AVENIDA BEIRA RIO SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 225/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO DEPUTADO BAIANO FILHO MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS PARA A AQUISIÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA COMUNIDADE BANCO DA TERRA NO ESPAÇO DO PSF MUNICIPAL_x000D_
 </t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 226/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE DISPONIBILIZAR O PRÉDIO DA ANTIGA CRECHE MADRE LEÔNIA PARA O FUNCIONAMENTO SEDE PARA ABRIGAR A DELEGACIA MUNICIPAL DE POLICIA JUDICIARIA DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 227/2017 DE AUTORIA DOS VEREADORES PAULO CESAR TRINDADE E PEDRO LUÍS BREITENBACH, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE FAZER A ILUMINAÇÃO PUBLICA DA COMUNIDADE DO CACHOEIRA UTILIZANDO OS BRAÇOS E LÂMPADAS RETIRADAS DAS AVENIDAS BENEFICIADAS COM A LÂMPADAS DE LED._x000D_
 </t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 228/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE PROVIDENCIAR REPAROS NA ESTRADA VICINAL QUE LIGA A SEDE DO MUNICÍPIO A GLEBA CAVALCANTE SAINDO DO BAIRRO OLARIA._x000D_
 </t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 229/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE SAÚDE COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE ADQUIRIR UM CARRO PARA A UNIDADE DO CENTRO DE REABILITAÇÃO JOSÉ PRUDÊNCIO ALVES E CENTRO DE REABILITAÇÃO DO IDOSO , ONDE ESSE SEJA ADAPTÁVEL AS NECESSIDADES DOS REFERIDOS SETORES_x000D_
 </t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 230/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E PEDRO LUÍS BREITENBACH, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE PROVIDENCIAR A SINALIZAÇÃO DE TRANSITO PRÓXIMO A PONTE DO CÓRREGO PIAU NA ESTRADA DO PA. PIAU._x000D_
 </t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 231/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE PROVIDENCIAR A AQUISIÇÃO DE UMA CAMINHONETE PARA SUPRIR AS NECESSIDADES DA SECRETARIA DE EDUCAÇÃO_x000D_
 </t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 232/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE COM CÓPIA PREFEITO MUNICIPAL NO SENTIDO DE DISPONIBILIZAR O LADO DIREITO DA AVENIDA BEIRA RIO DA PONTE DO RIO DAS MORTES ATÉ O DESCEDOR DE BARCO JAIRO KASPARI PARA COLOCAÇÃO DE QUIOSQUES PARA ATENDIMENTO AO PUBLICO._x000D_
 </t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 233/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA PREFEITO MUNICIPAL NO SENTIDO DE SINALIZAR O ACESSO A ENTRADA DA RUA DR. GECIONE DIAS ANDRADE PARA OS CONDUTORES DE VEÍCULOS QUE TRAFEGAM PELA AVENIDA MESTRE VENÂNCIO DE OLIVEIRA E PRETENDEM TOMAR O DESTINO DA ILHA DO COCO._x000D_
 </t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 234/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE SAÚDE COM CÓPIA PREFEITO MUNICIPAL NO SENTIDO DE CONTRATAR UMA CASA DE APOIO NA CIDADE DE BARRETOS PARA ATENDER OS PACIENTES DE NOVA XAVANTINA QUE ESTÃO EM TRATAMENTO HOSPITAL DO CÂNCER NA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 235/2017 DE AUTORIA DO VEREADOR VALTERI ARAÚJO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE FAZER O ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA QUE DÁ ACESSO A REGIÃO DO CÓRREGO MORTINHO SAINDO DO BAIRRO DEUS E AMOR PASSANDO PELA LAGOA DO SAIBRO BENEFICIANDO VÁRIOS MORADORES DA LOCALIDADE INCLUSIVE VÁRIOS PRODUTORES DE LEITE._x000D_
 </t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 236/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE NO SENTIDO DE FAZER REPAROS NA FOSSA DOS BANHEIROS PÚBLICOS NA PRAIA DO SOL._x000D_
 </t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 237/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO DEPUTADO FEDERAL VALTENIR PEREIRA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTES MANOEL NO SENTIDO DE FAZER GESTÃO JUNTO AO MINISTRO DOS ESPORTES LEONARDO CARNEIRO MONTEIRO PICCIANI PARA QUE O MESMO AGILIZE A LIBERAÇÃO DE UM RECURSO JUNTO A ESSE MINISTÉRIO PARA AMPLIAÇÃO E REFORMA DO ESTÁDIO MUNICIPAL VIRGÍLIO DO NASCIMENTO EM NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 238/2017 DE AUTORIA DO VEREADOR VALTERI ARAÚJO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE FAZER O ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA QUE DÁ ACESSO A REGIÃO DO CÓRREGO MORTINHO SAINDO DO BAIRRO DEUS E AMOR PASSANDO PELO ANTIGO BANANAL DA SUDECO BENEFICIANDO VÁRIOS MORADORES DA LOCALIDADE INCLUSIVE VÁRIOS PRODUTORES DE LEITE_x000D_
 </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°. 239/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES &amp;#8220;PLENÁRIO&amp;#8221;, ENCAMINHADO EXPEDIENTE AO GOVERNADOR DO ESTADO DE MATO GROSSO PEDRO TAQUES COM CÓPIA AO SECRETÁRIO DO ESTADO DE MEIO AMBIENTE CARLOS FAVARO NO SENTIDO DE QUE POSSA SER REVISTO O DECRETO 8.149/2006, QUE REGULAMENTA A ATIVIDADE DE PISCICULTURA NO ESTADO DE MATO GROSSO, ONDE O MESMO AUTORIZA A PRODUÇÃO E COMERCIALIZAÇÃO DE PEIXES EXÓTICOS EM MATO GROSSO, EM ESPECIAL A TILÁPIA._x000D_
 </t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°. 240/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO SETAE COM CÓPIA AO CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO, PARA QUE SEJA DISPONIBILIZADO O PAGAMENTO COM CÓDIGO DE BARRAS DAS FATURAS DA REFERIDA EMPRESA TAMBÉM AO BANCO DO BRASIL._x000D_
 </t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 241/2017 DE AUTORIA DO VEREADOR VALTERI ARAÚJO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE FAZER REPAROS COM ENCASCALHAMENTO E PATROLAMENTO DA RUA QUE DÁ ACESSO AOS BAIRROS BOA VISTA E DEUS E AMOR CORTANDO A CHÁCARA DO DR. ADELMO._x000D_
 </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 242/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E VALTERI ARAÚJO DA SILVA_x000D_
 ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE PROVIDENCIAR FORRO PARA A ESCOLA MUNICIPAL DEUS E AMOR E PARA O CENTRO EDUCACIONAL INFANTIL IRMÃ FRANCISCA MARRA (CRECHE MUNICIPAL)._x000D_
 </t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 243/2017 DE AUTORIA DOS VEREADORES PAULO CESAR TRINDADE E JOÃO MACHADO NETO ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE CONSTRUIR UMA PRAÇA NO BAIRRO MONTES CLAROS EM FRENTE A ANTIGA ESCOLA MUNICIPAL COM ARBORIZAÇÃO LUMINÁRIAS E BANCOS._x000D_
 </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 244/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE SAÚDE COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE EQUIPAR O HOSPITAL MUNICIPAL DR. DAERCIO DE OLIVEIRA MORAES COM CADEIRAS LEITO PARA ATENDER OS ACOMPANHANTE DE PACIENTE INTERNADOS._x000D_
 </t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 245/2017 DE AUTORIA DOS VEREADORES PAULO CESAR TRINDADE E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE SAÚDE COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE MELHORAR A SALA DE AMBULATORIO DO HOSPITAL MUNICIPAL DR. DAERCIO DE OLIVEIRA MORAES PROPORCIONANDO MAIS CONFORTO AOS PACIENTE E AOS FUNCIONÁRIOS DO HOSPITAL QUE ATENDE OS PACIENTES._x000D_
 </t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 246/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE FAZER ENCASCALHAMENTO E PATROLAMENTO DA ESTRADA QUE DÁ ACESSO AO CÓRREGO CAVEIRINHA BEM COM A ESTRADA DA ILHA DO COCO._x000D_
 </t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 247/2017 DE AUTORIA DO VEREADOR PEDRO LUIS BREITENBACH, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE FAZER ABERTURA DE RUAS NO BAIRRO TONETO NO SETOR NOVA BRASILIA._x000D_
 </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 248/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL NO SENTIDO DE PROMOVER UMA CAMPANHA PARA CONTEMPLAR OS IDOSO DE NOVA XAVANTINA COM A CARTEIRA DO IDOSO MDS._x000D_
 </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 249/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE SAÚDE NO SENTIDO QUE A SECRETARIA DE SAÚDE DIRECIONADO A PASTA DA DIVISÃO DE SAÚDE DO TRABALHADOR, COMTEMPLE EM ESPECIAL OS SERVIDORES DO DMR( SECRETARIA DE LIMPEZA URBANA E INFRAESTRUTURA) COM UMA CAMPANHA DE CUIDADOS EM SAÚDE DO TRABALHADOR, REALIZANDO EXAMES LABORATORIAIS ESPECÍFICOS, ELETROCARDIOGRAMA E AVALIAÇÃO DE EQUIPE MULTIDISCIPLINAR DE SAÚDE, NA AUSÊNCIA DE UMA EQUIPE DE SAÚDE DO TRABALHADOR._x000D_
 </t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 250/2017 DE AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE TROCAR A ILUMINAÇÃO DA AVENIDA 21 DE ABRIL NO BAIRRO MONTES CLAROS POR LÂMPADAS DE LED_x000D_
 </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 251/2017 -AUTOR: VALTERI ARAÚJO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE E AGRICULTURA FAMILIAR COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE FAZER GESTÃO JUNTO A SECRETARIA DE ESTADO DE AGRICULTURA FAMILIAR PARA QUE SEJA LIBERADO RECURSOS PARA MELHORIA DA REDE DE DISTRIBUIÇÃO DE AGUA POTÁVEL DA COMUNIDADE BANCO DA TERRA DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 252/2017AUTOR: JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE ASFALTAR O BAIRRO SANTA ANA EM ESPECIAL AS RUAS QUE CERCAM A ESCOLA MUNICIPAL IVO GARCIA HESPPORTE._x000D_
 </t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 253/2017 - AUTOR: JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE SAÚDE COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE EQUIPAR O HOSPITAL MUNICIPAL DR. DAERCIO DE OLIVEIRA MORAES FAZENDO A AQUISIÇÃO DE CAMAS, COLCHOES, LENÇÓIS, TRAVESSEIROS E ROUPAS PARA USO DOS MÉDICOS E ENFERMEIROS QUE ATENDE NO CENTRO CIRÚRGICO._x000D_
 </t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 254/2017AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER AQUISIÇÃO DE MAQUINAS NOVAS PARA SUPRIR AS NECESSIDADES DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA DO MUNICÍPIO DE NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 255/2017 - AUTOR: EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE CONSTRUIR EM PONTOS ESTRATÉGICOS DA NOSSA CIDADE ESTRUTURA COBERTAS COM ASSENTOS PARA OS TRABALHADORES USAREM COM &amp;#8220;PONTO DE ESPERA DO TRABALHADOR._x000D_
 </t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 256/2017 - AUTOR: EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR SINALIZAÇÃO DE TRANSITO &amp;#8220;PROIBIDO TRAFEGO DE VEÍCULOS&amp;#8221; NA TRAVESSA JOÃO MOREIRA DA SILVA QUE LIGA A AVENIDA EXPEDIÇÃO RONCADOR XINGU A RUA DR. WAHIA DE ABREU NO SETOR XAVANTINA, BEM COMO COLOCAR PLACA DENOMINATIVA NO LOCAL, PARA CONHECIMENTO DA POPULAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 257/2017 - AUTOR: PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE CONSTRUIR REDE DE ENERGIA ELÉTRICA PARA ILUMINAÇÃO PUBLICA NA RUA NELSON GUIMARÃES NO TRECHO ENTRE A RUA LEONARDO VILAS BOA E AVENIDA MESTRE VENÂNCIO DE OLIVEIRA NO SETOR XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 258/2017 - AUTORES: ELIAS BUENO DE SOUZA E VALTERI ARAÚJO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL NO SENTIDO DE DISPONIBILIZAR UM VEICULO PARA ATENDER AS NECESSIDADES DA SECRETÁRIA MUNICIPAL DE TURISMO E MEIO AMBIENTE._x000D_
 </t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 259/2017 - AUTOR: ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR LICITAÇÃO PARA CONCESSÃO DOS SERVIÇOS DA LANCHONETE DA PRAÇA SUZINETE FERREIRA DA SILVA._x000D_
 </t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°260/2017._x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT,ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ESPORTES NO SENTIDO DE CLIMATIZAR O GINÁSIO DE ESPORTES COM PELO MENOS DOIS CLIMATIZADORES DE GRANDE PORTE._x000D_
 </t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 261/2017._x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO DEPUTADO FEDERAL EZEQUIEL FONSECA NO SENTIDO DE LIBERAR RECURSO DE EMENDA PARLAMENTAR PARA QUE POSSAMOS ALOCAR ESSE RECURSO NA SAÚDE DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 262/2017._x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE NO SENTIDO DE PROVIDENCIAR UM LOCAL NO HOSPITAL MUNICIPAL PARA QUE OS CONDUTORES DE MOTO POSSAM GUARDAR SEUS CAPACETES._x000D_
 </t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 263/2017._x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE NO SENTIDO DE SINALIZAR OS ÓRGÃOS PÚBLICOS E NOTIFICAR OS COMÉRCIO DE NOVA XAVANTINA QUANTO A PROIBIÇÃO DE FUMAR EM LOCAIS PÚBLICOS OU QUE TENHA COBERTURA CONFORME A LEI FEDERAL 12.546/11._x000D_
 </t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 264/2017._x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS NO SENTIDO DE REGULAMENTAR AS RAMPAS DE ACESSIBILIDADE AOS CADEIRANTES EXISTENTES EM NOSSO MUNICÍPIO, BEM COMO DISPONIBILIZAR PLACAS INDICATIVAS PARA MELHOR VISUALIZAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 265/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE SAÚDE DE REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AOS AGENTES DE COMBATE A ENDEMIAS INCENTIVOS FINANCEIRO ADICIONAL NA FORMA DA LEI FEDERAL N° 11.350/2006._x000D_
 </t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 266/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE COLOCAR CÂMERAS DE SEGURANÇA EM PONTOS ESTRATÉGICOS DE NOVA XAVANTINA, TAIS COMO, PRAÇAS, ESCOLAS, ÓRGÃOS PÚBLICOS E EM CADA ENTRADA E SAÍDA DOS BAIRROS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 267/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE REALIZAR REPAROS NA ESTRADA VICINAL QUE LIGA A MT-251 A ESTRADA DO CALCÁRIO SAINDO NA SERRA DE CAMPINÁPOLIS BENEFICIANDO VARIAS PROPRIEDADES INCLUSIVE TRANSPORTE ESCOLAR, REPAROS ESTES COM ATERRAMENTO DE DOIS BUEIROS E CONSTRUÇÃO DE MAIS UM EM GROTAS SECA. _x000D_
 </t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 268/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DA IMPLANTAÇÃO DO ENSINO FUNDAMENTAL NA ESCOLA MUNICIPAL IVO GARCIA HESPPORTE NO BAIRRO SANTA ANA SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 269/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE CONTEMPLAR COM PORTAIS AS ENTRADAS NA BR. 158 SENTIDO BARRA DO GARÇAS E ÁGUA BOA._x000D_
 </t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 270/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DA ELABORAÇÃO DE UM PROJETO DE MARKETING VISUAL ATRAVÉS DAS DA SECRETARIAS DE INFRAESTRUTURA E TURISMO E MEIO AMBIENTE PARA SER IMPLANTADO AS MARGENS DA BR 158 DESDE AS DIVISAS DOS MUNICÍPIOS DE BARRA DO GARÇAS E AGUA BOA EVIDENCIANDO NOSSO MUNICÍPIO PRINCIPALMENTE EM RELAÇÃO AOS PONTOS TURÍSTICOS COMO: PRAIAS, ILHAS, TRILHAS, CACHOEIRAS, PRAÇAS, SANTUÁRIOS E DEMAIS REFERENCIAS. JÁ NO PERÍMETRO URBANO FAZER SINALIZAÇÃO DE PONTOS IMPORTANTES COMO: PREFEITURA, SECRETARIAS, CÂMARA MUNICIPAL, FÓRUM, PROMOTORIA, CONSELHO TUTELAR HOSPITAL, UNIVERSIDADE, POLICIAS CIVIL E MILITAR, BOMBEIROS E TAMBÉM CLUBES DE SERVIÇOS LIONS E MAÇONARIAS._x000D_
 </t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 271/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT. ENCAMINHADO EXPEDIENTE AO PADRE ROBSON DE OLIVEIRA PÁROCO DA IGREJA CATÓLICA DE TRINDADE &amp;#8211; GO., NO SENTIDO DE DISPONIBILIZAR UM LINK PARA TRANSMITIR AS MISSAS DO SANTUÁRIO NOSSA SENHORA DAS GRAÇAS AO VIVO ATRAVÉS DA REDE BANDEIRANTES DE TELEVISÃO DE CUIABÁ-MT._x000D_
 </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 272/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE  CONSTRUIR  UMA PONTE SOBRE O CÓRREGO BOQUEIRÃO NA GLEBA UNIÃO DA ILHA. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N°. 273_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIAS AOS SECRETÁRIOS DE SAÚDE DO MUNICÍPIO E DO ESTADO DE MATO GROSSO, NO SENTIDO DE VIABILIZAR RECURSOS PARA AQUISIÇÃO DE MACACÃO TERAPÊUTICO ORTOPÉDICO NOS TAMANHOS PEQUENO, MÉDIO E GRANDE, BEM COMO UMA APARELHO PEDIASUIT PARA ATENDER PACIENTES COM DISFUNÇÕES NEUROLÓGICAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO QUE DELES VENHAM NECESSITAR, BEM COMO A DISPONIBILIZAÇÃO DE RECURSOS PARA CAPACITAÇÃO DOS MÉDICOS TERAPEUTAS DO MUNICÍPIO.  _x000D_
 </t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 274/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE FAZER O ENCASCALHAMENTO E PATROLAMENTO DA RUA TRÊS LAGOAS NA PARTE SEM ASFALTO ATÉ O CÓRREGO, NO BAIRRO BURITIS, SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 275/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE FAZER ARBORIZAÇÃO DOS CANTEIROS DO ESTACIONAMENTO DA PRAIA DO SOL SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 276/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL E AO DNIT NO SENTIDO DE FAZER FAIXA DE PEDESTRE NA BR &amp;#8211; 158 E NA DUAS PISTAS DA AVENIDA ARAÉS NA ALTURA DA RUA RIO DE JANEIRO BAIRRO UNIÃO, SETOR NOVA BRASÍLIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 277/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE INFRAESTRUTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE UTILIZAR A EMENDA DO DEPUTADO FEDERAL CARLOS GOMES BEZERRA PARA FAZER O ASFALTAMENTO DAS RUAS DA COMUNIDADE DO CACHOEIRA NA MARGEM DIREITA DA BR &amp;#8211; 158 PRÓXIMO AO CÓRREGO CACHOEIRA._x000D_
 </t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO  N° 278/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE PROVIDENCIAR SINALIZAÇÃO DE ESTACIONAMENTO PARA MOTOS NAS PRINCIPAIS RUAS DO CENTRO DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO  N° 279/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL ONDANIR BORTOLINI NO SENTIDO DE VIABILIZAR RECURSOS NO VALOR DE R$ 42.500,00 (QUARENTA E DOIS MIL E QUINHENTOS REAIS) JUNTO A SECRETARIA DE CULTURA DO ESTADO DE MATO GROSSO PARA ATENDER AS NECESSIDADES FINANCEIRAS DO GRUPO DE QUADRILHEIROS &amp;#8220;BALNACÊ DO CERRADO&amp;#8221; DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 280/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT. ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE COLOCAR ENFEITES NATALINOS NO CANTEIRO CENTRAL DA AVENIDA MINISTRO JOÃO ALBERTO NO TRECHO ENTRE A AVENIDA PRESIDENTE GETÚLIO VARGAS E A DESCIDA DA PONTE DO RIO DAS MORTES SETOR XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 282/2017_x000D_
 AUTORES: PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE SAÚDE COM CÓPIA AO PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR UM CANIL MUNICIPAL FAZER A CAPTURA DE ANIMAIS DE RUA (CÃES E GATOS), FAZER A CASTRAÇÃO E VACINAÇÃO E EM SEGUIDA FAZER CAMPANHA DE DOAÇÃO A PESSOAS INTERESSADA NA ADOÇÃO DE ANIMAIS IMUNIZADOS._x000D_
 </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 283/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA COM CÓPIA AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE CONSTRUIR REDE DE ENERGIA ELÉTRICA NA RIA SADAYOSHI YAMADA NO TRECHO ENTRE AS RUA PADRE PENIDO BURNIER E RUA OSCAR NIEMAYER NO BAIRRO JARDIM ALVORADA, SETOR XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 284/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNICIPAL, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE ENVIAR A CÂMARA MUNICIPAL PROJETO DE LEI CRIANDO PONTO EMBARQUE DESEMBARQUE NO SETOR XAVANTINA, PRÓXIMO AO RESTAURANTE TUIUIÚ E PRÓXIMO AO POSTO BR NA AVENIDA MINISTRO JOÃO ALBERTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>LEI DIRETRIZES ORÇAMENTARIAS</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 56 DE 05 DE OUTUBRO DE 2017 DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>Lei Orçamentaria Anual</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 57, DE 05 DE OUTUBRO DE 2017 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE NOVA XAVANTINA &amp;#8211; MT, PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>Lista de Presença dos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA SESSÃO SOLENE DE POSSE DOS VEREADORES</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SEGUNDA SESSÃO EXTRAORDINARIA DA NONA LEGISLATURA.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA TERCEIRA SESSÃO EXTRAORDINARIA DA NONA LEGISLATURA</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA QUARTA SESSÃO EXTRAORDINARIA DA NONA LEGISLATURA</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DA NONA LEGISLATURA</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SEXTA SESSÃO DA NONA LEGISLATURA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SETIMA SESSÃO DA NONA LEGISLATURA</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA OITAVA SESSÃO ORDINARIA DA NONA LEGISLATURA</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA NONA SESSÃO ORDINARIA DA NONA LEGISLATURA</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA DECIMA SESSÃO ORDINARIA DA NONA LEGISLATURA</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA SESSÃO ORDINARIA DO DIA 03 DE ABRIL DE 2017.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA SESSÃO ORDINARIA DO DIA 10 DE ABRIL DE 2017</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DE NOVA XAVANTINA, NA SESSÃO ORDINARIA DO DIA 17.04.2017</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA SESSÃO ORDINARIA DO DIA 24 DE ABRIL DE 2017</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA SESSÃO DO DIA 08 DE MAIO DE 2017</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DE NOVA XAVANTINA, SESSÃO ORDINARIA DO DIA 15 DE MAIO DE 2017</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.docx</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DA SESSÃO DO DIA 22 DE MAIO DE 2017</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 29 DE MAIO DE 2017.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 05 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 12 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 19 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 26 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.docx</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 07 DE AGOSTO DE 2017</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA SESSÃO ORDINARIA DO DIA 14 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 21 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 28 DE AGOSTO DE 2017</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA SESSÃO DO DIA 04 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 11 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 18 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 25 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA SESSÃO ORDINARIA DO DIA 06 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA SESSÃO ORDINARIA DO DIA 09 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DA ATA DA SESSÃO ORDINARIA DO DIA 16 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 23 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇAS DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 06 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 13 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 21 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 28 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 04 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 11 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO SOLENE DE POSSE DO VICE PREFEITO</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO EXTRAORDINARIA DO DIA 15 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO EXTRAORDINARIA.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO N° 001/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO AO DEPUTADO ESTADUAL ODANIR BORTOLINI E AO GOVERNADOR DO ESTADO PEDRO TAQUES PELO BRILHANTE TRABALHO REALIZADO NO PROJETO DE ADEQUAÇÃO DAS DIVISAS DOS MUNICÍPIOS, ONDE FOI CORRIGIDOS VÁRIOS ERROS DO PASSADO E BENEFICIANDO VÁRIOS MUNICÍPIOS DO ESTADO</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 002/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADA AO  GOVERNADOR DO ESTADO PEDRO TAQUES PELO BRILHANTE TRABALHO REALIZADO NO INCREMENTO  DO AUMENTO DO EFETIVO DE POLICIAIS PARA A SEGURANÇA PUBLICA DE TODO OS ESTADO.  _x000D_
 </t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 003/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADA A MOÇÃO DE APLAUSO A LUCIA HELENA RIOS MARIANO PELOS RELEVANTES SERVIÇOS PRESTADO A COMUNIDADE DE NOVA XAVANTINA COM SEUS TRABALHOS VOLUNTÁRIOS EM PROL DA NOSSA SOCIEDADE _x000D_
 </t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 004/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADA AOS POLICIAIS MILITARES DE NOVA XAVANTINA,PELO BRILHANTE SERVIÇO PRESTADO A NOSSA COMUNIDADE NA ÁREA DE SEGURANÇA E PREVENÇÃO DADO A NOSSA COMUNIDADE_x000D_
 </t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 005/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E ELIAS BUENO DE SOUZA, ENCAMINHADA MOÇÃO DE APLAUSO AOS POLICIAIS JUDICIÁRIOS CIVIS DO MUNICÍPIO DE NOVA XAVANTINA PELO BRILHANTE SERVIÇO PRESTADO A NOSSA COMUNIDADE NA ÁREA DE SEGURANÇA E PREVENÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 006/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADA MOÇÃO DE APLAUSO AO DIRETOR PRESIDENTE DA EMPRESA VIAÇÃO XAVANTE SENHOR JOSÉ EDUARDO PENA PELO APOIO DADO AO MUNICÍPIO DE NOVA XAVANTINA NA CONSTRUÇÃO DO SALÃO MULTI USO DE NOVA XAVANTINA E EM VÁRIOS OUTROS EVENTOS QUE A EMPRESA TEM AJUDADO ATRAVÉS DE SEUS PROPRIETÁRIOS DIRETORES E FUNCIONÁRIOS DO GUICHÊ DE NOVA XAVANTINA AROLDO FERNANDES DA SILVA E SUA ESPOSA SENHORA SILVANILDES MOREIRA FERNANDES PELO TRABALHO REALIZADO EM BENEFICIO DA COMUNIDADE DE NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 007/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADA MOÇÃO DE APLAUSO AOS BOMBEIROS MILITARES DA 4ª CIA INDEPENDENTE DE BOMBEIROS MILITAR, PELOS TRABALHOS PRESTADOS A COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 008/2017 DO VEREADOR ELIAS BUENO DE SOUZA ENCAMINHADO AOS AGENTES PRISIONAIS E PAPILOSCOPISTAS E PERITO CRIMINAL DE NOVA XAVANTINA </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 009/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADA AOS ASSOCIADOS DO LIONS CLUBE DE NOVA XAVANTINA PELOS SERVIÇOS PRESTADOS A COMUNIDADE COM AÇÕES REALIZADAS EM PROL DOS HOSPITAIS DO CANCER DE BARRETOS E DE MATO GROSSO E O INSTITUTO LIONS DA VISÃO.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 010/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADA AO EX-VEREADOR JOÃO BOSCO DO NASCIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS A NOSSA COMUNIDADE NO PERÍODO QUE ESTEVE NESTA CÂMARA MUNICIPAL COMO VEREADOR E TAMBÉM PELO SERVIÇO PRESTADO COMO PAPILOSCOPISTA NESTA CIDADE PROPORCIONANDO QUE VARIAS PESSOAS TIVESSE A OPORTUNIDADE DE ORGANIZAR SUA CARTEIRA DE IDENTIDADE_x000D_
 </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 011/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADA AOS FUNCIONARIOS PÚBLICOS MUNICIPAIS QUE EXERCE A FUNÇÃO DE GARI E ATUAM NA IMPORTANTE MISSÃO DE DEIXAR NOSSA CIDADE LIMPA E BEM CUIDADA _x000D_
 </t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 012/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO  AO PROJETO ESPERANÇA, A EQUIPE E DIREÇÃO ONDE SUA REPRESENTANTE É A IRMÃ CECÍLIA GALHARDO COLABORADORES E VOLUNTÁRIOS_x000D_
 </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 MOÇÃO DE APLAUSO N° 013/2017 DE AUTORIA DOS VEREADORES EDUARDO RIBEIRO DA SILVA, JOÃO MACHADO NETO E EDILSON FRANCISCO CAETANO, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO AOS SERVIDORES DO HOSPITAL MUNICIPAL DE NOVA XAVANTINA CONFORME RELAÇÃO ANEXO COM TODOS OS NOMES DOS SERVIDORES, PELO BRILHANTE TRABALHO DEDICADO AO BOM SERVIÇO DA SAÚDE DO NOSSO MUNICÍPIO CADA SERVIDOR EXERCENDO COM DIGNIDADE AS SUAS FUNÇÕES EM BENEFICIO DA SAÚDE DA NOSSA POPULAÇÃO_x000D_
 </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 MOÇÃO DE APLAUSO N° 014/2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E VALTERI ARAUJO DA SILVA, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO AOS MEMBROS, CONVIDADOS E  COLABORADORES  DA ASSOCIAÇÃO PROJETO RIO LIMPO RIO LINDO DE NOVA XAVANTINA CONFORME RELAÇÃO ANEXO COM TODOS OS NOMES DOS PARTICIPANTES,  PELO BRILHANTE TRABALHO DEDICADO AO BOM SERVIÇO DA SAÚDE DO NOSSO RIO DAS MORTES,  CADA MEMBRO EXERCENDO COM DIGNIDADE AS SUAS FUNÇÕES_x000D_
 </t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 015/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO AOS VOLUNTÁRIOS QUE ATUAM NO PROJETO FRATERNIDADE EM AÇÃO DO NÚCLEO COMUNITÁRIO DOM BOSCO ESCOLA BILLY GANCHO SOBRE O COMANDO DA ASSOCIAÇÃO  IRMÃS DA MÃE DOLOROSA_x000D_
 </t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 016/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO AOS  PROFISSIONAIS DO CENTRO  EDUCACIONAL DE ENSINO ESPECIAL &amp;#8211; APAE/NX, CONFORME RELAÇÃO EM ANEXO, PELO BRILHANTE SERVIÇO PRESTADO AS NOSSAS CRIANÇAS ESPECIAIS. _x000D_
 </t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 017/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO AOS  SERVIDORES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, PELO BRILHANTE SERVIÇO PRESTADO A NOSSA COMUNIDADE_x000D_
 </t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 018/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO AOS  PARTICIPANTES DO PROJETO ANIMAIS DE RUA DA ESCOLA GERAÇÃO 2000. _x000D_
 </t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 019/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO AOS  SERVIDORES DO INDEA, CONFORME RELAÇÃO EM ANEXO, PELO BRILHANTE SERVIÇO PRESTADO A NOSSA COMUNIDADE, SÃO TODOS PROFISSIONAIS QUE SABEM O QUE FAZEM PARA O DESENVOLVIMENTO DA AGROPECUÁRIA EM NOSSO MUNICÍPIO. ACREDITAMOS QUE OS PROFISSIONAIS DO INDEA RECEBERÃO COMO INCENTIVO A MANIFESTAÇÃO DE APLAUSO DESTA CASA DE LEIS_x000D_
 </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 020/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO  EQUIPE DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRAS) DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 021/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO A PRESENTE  MOÇÃO DE APLAUSO  EQUIPE DO CENTRO DE REABILITAÇÃO  JOSÉ PRUDÊNCIO ALVES DE NOVA XAVANTINA DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO N° 022/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA (PEDIU PLENARIO), ENCAMINHADO A PRESENTE  MOÇÃO DE REPÚDIO AS OPERADORAS DE TELEFONIA MÓVEL VIVO, CLARO, TIM OI, PELO PÉSSIMO SERVIÇO PRESTADO AO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 023/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO AO SENHOR JOSE CAMPOS SOBRINHO</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 024/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADA A DEFENSORIA PUBLICA DA COMARCA DE NOVA XAVANTINA-MT.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO DE CONVOCAÇÃO</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>PSO</t>
   </si>
   <si>
     <t>Pauta da Sessão Ordinaria</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 14 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 21 DE AGOSTO DE 2017</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 28 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 04 DE SETEMBRO DE 2017</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx</t>
   </si>
   <si>
     <t>PAUTA DA SESSÃO ORDINARIA DO DIA 11 DE SETEMBRO DE 2017.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>PDEC</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO N° 001 DE 27 DE MARÇO DE 2017 DE AUTORIA DOS VEREADORES JOÃO MACHADO NETO E ELIAS BUENO DE SOUZA QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE AO DELEGADO MUNICIPAL SIDARTA VIDIGAL DE ALMEIDA. _x000D_
 </t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO N° 002/2017 DE AUTORIA DO VEREADOR VALTERI ARAÚJO DA SILVA QUE CONCEDE TÍTULOS HONORIFICO DE CIDADÃOS NOVAXAVANTINENSE_x000D_
 </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO LEGISLATIVO N° 003 DE 12 DE JUNHO DE 2017._x000D_
 AUTOR: EDUARDO RIBEIRO DA SILVA _x000D_
 CONCEDE TÍTULOS HONORÍFICOS DE CIDADÃOS NOVAXAVANTINENSE._x000D_
 </t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO Nº 004/2017 DO PODER LEGISLATIVO QUE CONCEDE LICENÇA DE 30 DIAS AO PREFEITO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2017 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.752/2013 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2017 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.801/2014, REESTRUTURA CARGOS E TABELAS DO QUADRO DE SERVIDORES PUBLICOS MUNICIPAIS EFETIVOS, EM CONFORMIDADE DO O ARTIGO 282 DA LEI MUNICIPAL Nº 1.752/2013 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2017 DO PODER EXECUTIVO QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR PROCESSO SELETIVO SIMPLIFICADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2017 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.752/2013, QUE DISPÕE SOBRE O REGIME JURIDICO DOS SERVIDORES PUBLICOS MUNICIPAIS, DAS AUTARQUIAS E DAS FUNDAÇÕES PUBLICAS DO MUNICIPIO DE NOVA XAVANTINA-MT."</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2017 DO PODER EXECUTIVO QUE APROVA LOTEAMENTO PARTICULAR DE ÁREA URBANA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2017 DO PODER EXECUTIVO QUE "DISPÕE SOBRE A COLOCAÇÃO DE SINALIZAÇÃO NAUTICA NO PERIMETRO URBANO DO RIO DAS MORTES E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2017 DO PODER EXECUTIVO QUE "ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 567/1996 E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2017 DO PODER EXECUTIVO QUE "CONCEDE REAJUSTE SALARIAL AOS PROFESSORES MUNICIPAIS E REPOSIÇÃO SALARIAL AOS SERVIDORES MUNICIPAIS DA EDUCAÇÃO BASICA E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2017 DO PODER EXECUTIVO QUE "ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.901/2015, QUE DISPÕE SOBRE A NOVA ESTRUTURA ADMINISTRATIVA DO MUNICIPIO DE NOVA XAVANTINA E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 011/2017 DO PODER EXECUTIVO QUE "ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 921/2001- CODIGO TRIBUTARIO DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 012/2017 DO PODER EXECUTIVO QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO FETHAB E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013/2017 DO PODER EXECUTIVO QUE DISCIPLINA A OBRIGATORIEDADE DE LIMPEZA DE TERRENOS E IMOVEIS URBANOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2017 DO PODER EXECUTIVO QUE DISPÕE SOBRE A TRANSAÇÃO E O PARCELAMENTO DE DEBITOS NO MUTIRÃO DA CONCILIAÇÃO DO ANO DE 2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 15, DE 13 DE FEVEREIRO DE 2017_x000D_
 DISPÕE SOBRE O PARCELAMENTO DE SOLO RURAL PARA IMPLANTAÇÃO DE LOTEAMENTOS FECHADOS E SÍTIOS DE RECREIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2017 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.801/2014 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.° 17/2017 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 1.964/2016, QUE INSTITUI COMISSÃO DE RECADASTRAMENTO IMOBILIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 018/2017 DO PODER EXECUTIVO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019/2017 DO PODER EXECUTIVO QUE AUTORIZA O INGRESSO DO MUNICIPIO DE NOVA XAVANTINA NO CONSORCIO PUBLICO DENOMINADO CONSORCIO INTERMUNICIPAL DE SANEAMENTO BASICO DO MEDIO ARAGUAIA - CISBAMA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2017 DO PODER EXECUTIVO QUE APROVA DESDOBRAMENTO DE LOTES URBANOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 021/2017 DO PODER EXECUTIVO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 022/2017 DO PODER EXECUTIVO QUE &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR BEM IMÓVEIS QUE ESPECIFICA AO ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 023/2017 DO PODER QEXECUTIVO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR BEM IMÓVEIS QUE ESPECIFICA AO ESTADO DE MATO GROSSO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 024/2017 DO PODER EXECUTIVO QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL PAGAR PREMIAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2017 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1901/2015 QUE DISPÕE SOBRE A NOVA ESTRUTURA ADMINISTRATIVA DO MUNICIPIO DE NOVA XAVANTINA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026/2017 DO PODER EXECUTIVO QUE AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2017 DO PODER EXECUTIVO QUE CONCEDE RECOMPOSIÇÃO SALARIAL AOS SERVIDORES PUBLICOS MUNICIPAIS EFETIVOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 030, DE 15 DE MAIO DE 2017 AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR, COM FULCRO NA LEGISLAÇÃO FEDERAL DAS LICITAÇÕES E CONTRATOS VIGENTE, OS BENS MÓVEIS DIVERSOS, VEÍCULOS, MÁQUINAS, EQUIPAMENTO, ETC., DE PROPRIEDADE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031/2017 DO PODER EXECUTIVO QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR PROCESSO SELETIVO SIMPLIFICADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 032, DE 24 DE MAIO DE 2017. AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 33, DE 2 DE JUNHO DE 2017. DISPÕE SOBRE VALOR DO APORTE PARA FINANCIAMENTO DO PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DO DÉFICIT ATUARIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 034, DE 2 DE JUNHO DE 2017 ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 1.639/2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 035, DE 8 DE JUNHO DE 2017. AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL PAGAR PREMIAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036/2017 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.901/2015 E NA LEI MUNICIPAL Nº 1.986/2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 037/2017 DO PODER EXECUTIVO QUE REGULAMENTA O PAGAMENTO DE DIÁRIAS A AGENTES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 038/2017 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 1.801/2014 - AUTORIZA A REESTRUTURAÇÃO E AS ATRIBUIÇÕES DOS CARGOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2017 DO PODER EXECUTIVO QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR EVENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2017 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.901/2015 E NA LEI MUNICIPAL Nº 1.986/2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2017 DO PODER EXECUTIVO QUE AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 45, DE 30 DE AGOSTO DE 2017. ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 1.901/2015 E NA LEI MUNICIPAL N.º 1.986/2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 46, DE 6 DE SETEMBRO DE 2017_x000D_
 "ACRESCENTA OS ARTS. 4º-A E 4-B A LEI MUNICIPAL N.º 1.103/2004 &amp;#8211; QUE INSTITUI NO MUNICÍPIO DE NOVA XAVANTINA A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 049/2017 DO PODER EXECUTIVO QUE DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 50, DE 20 DE SETEMBRO DE 2017 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR PROCESSO SELETIVO SIMPLIFICADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 051/2017 DO PODER EXECUTIVO QUE AUTORIZA O MUNICÍPIO  DE NOVA XAVANTINA A PARTICIPAR DO CONSORCIO PUBLICO INTERMUNICIPAL DE SAUDE/MEDICAMENTOS E SERVIÇOS - CONSUSMT E A RATIFICAR O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICIPIOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 52, DE 29 DE SETEMBRO DE 2017 AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 58, DE 18 DE OUTUBRO DE 2017 AUTORIZA O MUNICÍPIO DE NOVA XAVANTINA, ESTADO DE MATO GROSSO, A FIRMAR CONVÊNIO COM ENTIDADES NÃO GOVERNAMENTAIS E SEM FINS LUCRATIVOS, NO ÂMBITO DO PROGRAMA MINHA CASA, MINHA VIDA - ENTIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 59, DE 20 DE OUTUBRO DE 2017 ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 372/1989, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 060, DE 26 DE OUTUBRO DE 2017 ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 2.011/2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 061/2017 QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 1.988/2017, QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE NOVA XAVANTINA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL N.º 62/2017 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR PROCESSO SELETIVO SIMPLIFICADO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 63, DE 13 DE NOVEMBRO DE 2017 AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR PROCESSO SELETIVO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 64/2017 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR PROCESSO SELETIVO SIMPLIFICADO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 66, DE 17 DE NOVEMBRO DE 2017._x000D_
 ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 1.801/2017, QUE AUTORIZA A REESTRUTURAÇÃO E AS ATRIBUIÇÕES DOS CARGOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 67, DE 23 DE NOVEMBRO DE 2017_x000D_
 DISPÕE SOBRE OS PROCEDIMENTOS DE LANÇAMENTO E COBRANÇA DAS TAXAS DECORRENTES DA PRESTAÇÃO DE SERVIÇO PÚBLICO E/OU EXERCÍCIO REGULAR DO PODER DE POLÍCIA EM MATÉRIA AMBIENTAL; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 68, DE 28 DE NOVEMBRO DE 2017_x000D_
 ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 1.835/2014, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 70, DE 30 DE NOVEMBRO DE 2017_x000D_
 DISPÕE SOBRE O LANÇAMENTO E COBRANÇA DO IPTU PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI MUNICIPAL N.º 71/2017 QUE DISPÕE SOBRE A NOVA TABELA PARA LANÇAMENTO E COBRANÇA DO ITBI A PARTIR DE 2018, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.° 72, DE 1 DE DEZEMBRO DE 2017_x000D_
 AUTORIZA O MUNICÍPIO DE NOVA XAVANTINA A DOAR IMÓVEL A TERCEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 73, DE 6 DE DEZEMBRO DE 2017_x000D_
 ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 1.916/2016, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 74, DE 7 DE DEZEMBRO DE 2017_x000D_
 ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 2.034/2017 E DA LEI MUNICIPAL N.º 1.901/2015 &amp;#8211; ESTRUTURA ADMINISTRATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 75, DE 7 DE DEZEMBRO DE 2017_x000D_
 ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 1.879/2015, QUE ATUALIZA OS VALORES DAS MODALIDADES LICITATÓRIAS PREVISTAS NA LEI FEDERAL 8.666 DE 21 DE JUNHO DE 1993.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 76, DE 13, DE DEZEMBRO DE 2017_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL DOAR IMÓVEL URBANO A TERCEIROS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 78, DE 27, DE DEZEMBRO DE 2017_x000D_
 ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL N.º 2.030/2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 79, DE 27, DE DEZEMBRO DE 2017_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS FISCAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA QUE MODIFICA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.393 DE 08 DE JUNHO DE 2009.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA QUE DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO RIO LIMPO RIO LINDO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO N.° 003 DE 07 DE ABRIL DE 2017 DO PROJETO LEGISLATIVO QUE DISPÕE SOBRE O REGIME DE CONCESSÃO DE DIÁRIAS AOS SERVIDORES DA CÂMARA MUNICIPAL DE NOVA XAVANTINA  E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO N.º 004/2017 DO PODER LEGISLATIVO QUE CONCEDE RECOMPOSIÇÃO SALARIAL  AOS  SERVIDORES  EFETIVOS E COMISSIONADOS DA CÂMARA MUNICIPAL DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO N° 005 DE 17 DE ABRIL DE 2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA QUE DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS - PRAÇA PAU DE OLEO_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 006/2017 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE QUE DISPÕE SOBRE AS SEMANA DE CONSCIENTIZAÇÃO DA LEI MARIA DA PENHA NAS ESCOLAS MUNICIPAIS._x000D_
 </t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO N° 07 DE 04 DE MAIO DE 2017 QUE DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N° 1.776 DE 03 DE FEVEREIRO DE 2014, E DÁ OUTRAS PROVIDENCIAS_x000D_
 </t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 008/2017 DE AUTORIA ELIAS BUENO DE SOUZA QUE DENOMINA LOGRADOURO PUBLICO NA AGROVILA BANCO SAFRA E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO N° 009 DE 08 DE MAIO DE 2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CULTURA PRATA DA CASA NOS EVENTOS REALIZADOS EM NOSSA CIDADE COM O PATROCÍNIO DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 PROJETO DE LEI N° 010/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, QUE INSTITUI O DIA MUNICIPAL DO SERVIÇO DO LIONS CLUBE DE NOVA XAVANTINA E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 011 DE 22 DE MAIO DE 2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, QUE ESTABELECE  NORMAS  E  DIRETRIZES A SEREM SEGUIDAS NAS PROVAS DE LAÇO EM DUPLA (TEAM ROPING)  LAÇO  COMPRIDO (TIRO DE  LAÇO), RODEIOS, TRÊS TAMBORES E EVENTOS DO GÊNERO NO MUNICÍPIO DE NOVA XAVANTINA-MT, SEM PREJUÍZO DE PROIBIÇÃO E SANÇÃO PREVISTOS  EM  OUTROS  DISPOSITIVOS LEGAIS:MUNICIPAL, ESTADUAL OU FEDERAL E DÁ OUTRAS PROVIDENCIAS._x000D_
 		_x000D_
 </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO N° 012 DE 09 DE JUNHO DE 2017_x000D_
 AUTOR: ELIAS BUENO DE SOUZA_x000D_
 DENOMINA LOGRADOURO PUBLICO NA AGROVILA BANCO SAFRA E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 013/2017 DO PODER LEGISLATIVO QUE DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.776 DE 03 DE FEVEREIRO DE 2014 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA QUE DENOMINA LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS. TRAVESSA LAZARO GONZAGA DA SILVA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA QUE DENOMINA LOGRADOURO PUBLICO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2017 - AUTOR ELIAS BUENO DE SOUZA - REMATRICULA</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO N° 001 DE 18 DE SETEMBRO DE 2017._x000D_
 PROPOSTA DE EMENDA À LEI ORGÂNICA_x000D_
 &amp;#8220;ALTERA A LEI ORGÂNICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 001/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, AO SECRETÁRIO MUNICIPAL DE SAÚDE REQUERENDO A ESCALA DE PLANTÃO MENSAL DO HOSPITAL MUNICIPAL DR. DAÉRCIO DE OLIVEIRA MORAES, RELAÇÃO COMPLETA DA ESCALA DE MÉDICOS, ENFERMEIRO(A) PADRÃO E TÉCNICOS DE ENFERMAGEM._x000D_
 </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 002/2017 DE AUTORIA DO VEREADOR JOÃO MACHADO NETO, AO PREFEITO MUNICIPAL, REQUERENDO  INFORMAÇÕES SOBRE AS QUALIDADE DE SERVIÇOS PRESTADOS AO MUNICÍPIO PELA EMPRESA SETAE. SE O CONTRATO DE CONCESSÃO ESTA SENDO CUMPRIDO DENTRO DAS NORMAS COMBINADAS. SE TODOS OS QUESITOS ESTÃO SENDO REALIZADO TANTO NA PRESTAÇÃO DE SERVIÇO QUANTO NO CRONOGRAMA DE INVESTIMENTO EM BENEFICIO DA POPULAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 003/2017 DE AUTORIA DOS VEREADORES PEDRO LUIS BREITENBACH E EDUARDO RIBEIRO DA SILVA, AO CONCESSIONÁRIO DO SERVIÇO PUBLICO DE EMBARQUE E DESEMBARQUE DE PASSAGEIRO E  PROPRIETÁRIO DO TERMINAL RODOVIÁRIO DE NOVA XAVANTINA REQUERENDO QUE SEJA PROVIDENCIADO ACOMODAÇÕES SUFICIENTES  PARA ATENDER AO USUÁRIO DO TERMINAL INDEPENDENTE DAS OFERECIDAS PELAS LANCHONETES DO SETOR. </t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 004/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO QUE SEJA MONTADO UM PLANO DE AÇÃO  COM CRONOGRAMA DE ATENDIMENTO  DE TODOS OS ASSENTAMENTOS DANDO PRIORIDADE AS SITUAÇÕES MAIS CRITICAS QUE NESSE PLANO DE AÇÃO SEJA CRIADO UMA COMISSÃO PARA AVALIAR OS PONTOS MAIS CRÍTICOS QUE PRECISA DE ATENDIMENTOS DE PRIORIDADES_x000D_
 </t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 005/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AOS PROPRIETÁRIOS DAS EMPRESAS DE TRANSPORTE DE PASSAGEIRO VIAÇÃO XAVANTE E VERDE  QUE ATENDE O MUNICÍPIO DE NOVA XAVANTINA REQUERENDO INFORMAÇÕES A RESPEITO DE COMO ESTA SENDO FEITO ATUALMENTE  A CONTEMPLAÇÃO DAS PASSAGENS AOS IDOSOS, SE OS BENEFÍCIOS SE RESTRINGE APENAS A ALGUNS TIPOS DE ÔNIBUS E HORÁRIOS DA FROTA, E QUE SE POSSÍVEL INFORME A DEMANDA DA DISPENSAÇÃO DE PASSAGEM REALIZADA NO MÊS DE MARÇO DO ANO VIGENTE._x000D_
 </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 006/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO REQUERENDO INFORMAÇÕES SOBRE A EXISTÊNCIA DE NEPOTISMO NO ÂMBITO DO MUNICÍPIO DE NOVA XAVANTINA MESMO SENDO SIMPLESMENTE NEPOTISMO OU NEPOTISMO CRUZADO. A RAZÃO DESTE NOSSO PEDIDO TRATA-SE APENAS DA FUNÇÃO DE VEREADOR QUE É FISCALIZAR AS PRATICAS ILEGAIS NA ADMINISTRAÇÃO.   ASSIM PEÇO APOIO DOS NOBRES PARES PARA A APROVAÇÃO DESTE NOSSO REQUERIMENTO_x000D_
 </t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 007/2017 DE AUTORIA DA VEREADORA ROSEMEIRE APARECIDA PAZETO, ENCAMINHADO EXPEDIENTE AO PRESIDENTE DA MESA DIRETORA DA CÂMARA MUNICIPAL NO SENTIDO QUE SEJA ADOTADO UMA REUNIÃO DOS VEREADORES LOGO APÓS A PRIMEIRA SESSÃO ORDINÁRIA DE CADA MÊS, PARA TRATAR DE ASSUNTOS DE TRABALHO DOS VEREADORES _x000D_
 </t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 008/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO EX-PRESIDENTE DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS SENHOR ADERIVALCIO BENEVIDES CONVOCANDO-O PARA COMPARECER NA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DO DIA 15 DE MAIO DE 2017, PARA PRESTAR ESCLARECIMENTO COM REFERENCIA A POSSÍVEL DIVIDAS FINANCEIRO OCORRIDOS NO SINDICATO MUNICIPAL  _x000D_
 </t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 009/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIO MUNICIPAL DE EDUCAÇÃO E CULTURA REQUERENDO INFORMAÇÕES SOBRE A SUSPENSÃO DAS AULAS NA AGROVILA DO PA. RANCHO AMIGO EM NOSSO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUERIMENTO N° 010/2017 DE AUTORIA DOS VEREADORES LUISMAR BERNARDES DA SILVA, JOÃO MACHADO NETO, FERNANDO NICANOR DE SOUSA, PEDRO LUIS BREITENBACH E PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA REQUERENDO QUE POR OCASIÃO DE FAZER VISTORIA NOS VEÍCULOS DO TRANSPORTE ESCOLAR SEJA CONVIDADOS OS VEREADORES PARA PARTICIPAR DESTA VISTORIA._x000D_
 </t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 011/2017 DE AUTORIA DOS VEREADORES ROSEMEIRE APARECIDA PAZETO E EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO  SENHOR PERILO JOSÉ SABINO DIRETOR DE DIVISÃO DE EDUCAÇÃO EM SAÚDE E EDUCAÇÃO PERMANENTE DE SAÚDE   REQUERENDO QUE FAÇA UM LEVANTAMENTO SOBRE A QUAL SITUAÇÃO SE ENCONTRA OS INDICADORES DE OCORRÊNCIAS DAS ENDEMIAS: HANSENÍASE, TUBERCULOSE E LEISHMANIOSE E EVIDENCIE COMO ESTÁ SENDO FEITO A TOMADA DE AÇÃO PARA COMBATE, CONTROLE E PRINCIPALMENTE A PREVENÇÃO DAS REFERIDAS ENDEMIAS EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 012/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO O CUMPRIMENTO DA LEI MUNICIPAL N° 1.393 QUE DISPÕE SOBRE A OBRIGATORIEDADE DE RESPOSTAS DAS INDICAÇÕES DOS VEREADORES DA CÂMARA MUNICIPAL_x000D_
 </t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 013/2017 DE AUTORIA DOS VEREADORES ROSEMEIRE APARECIDA PAZETO E EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE COM CÓPIA AO PREFEITO MUNICIPAL REQUERENDO LISTA DE PACIENTES ONCOLÓGICOS DO MUNICÍPIO QUE NESTE ANO VIGENTE FORAM OU QUE ESTÃO SENDO ASSISTIDOS ATÉ O PRESENTE MOMENTO, ENFOCANDO NOME, ENDEREÇO, E LOCALIDADE QUE SE DESTINA PARA FAZER O TRATAMENTO, E QUAL O AUXILIO OU BENEFICIO ESTA SENDO CONTEMPLADO_x000D_
 </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 014/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO REQUERENDO INFORMAÇÕES SOBRE SE OS PROGRAMAS PCMSO(PROGRAMA DE CONTROLE MÉDICO DE SAÚDE OCUPACIONAL) E PPRA(PROGRAMA DE PREVENÇÃO E RISCOS AMBIENTAIS), ESTÃO IMPLANTADOS E  ATUALIZADOS EM NOSSO  MUNICÍPIO, E SE O MUNICÍPIO TEM A DIVISÃO DE VIGILÂNCIA EM SAÚDE DO TRABALHADOR, E QUEM COORDENA A REFERIDA PASTA._x000D_
 </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 015/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIO MUNICIPAL DE SAÚDE  REQUERENDO INFORMAÇÕES SOBRE, SE NA UNIDADE HOSPITALAR DE NOVA XAVANTINA TEM EM VIGOR  O PROGRAMA DE CONTROLE DE INFECÇÃO HOSPITALAR &amp;#8220;PCIH&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 016/2017 DE AUTORIA DO VEREADOR SÁVIO LUIS FARIAS RODRIGUES, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO CÓPIA DO CONTRATO JUNTO A SINFRA DO SERVIÇO DE ASFALTO REALIZADO NA MT-251 DE NOVA XAVANTINA A CAMPINÁPOLIS  PELA EMPRESA TRÊS IRMÃOS._x000D_
 </t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 017/2017 DE AUTORIA DOS VEREADORES ELIAS BUENO DE SOUZA E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE AO PRESIDENTE DOS CORREIOS E TELÉGRAFOS COM CÓPIA AO PRESIDENTE REGIONAL EM MATO GROSSO, REQUERENDO QUE NOS CASOS DE LOCALIDADE ONDE OS CORREIOS NÃO FIZER ENTREGA EM DOMICILIO QUE SEJA AVISADO NO ATO DA POSTAGEM DA CORRESPONDÊNCIA O OBJETOS_x000D_
 </t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 018/2017 DE AUTORIA DO VEREADOR SÁVIO  LUIS  FARIAS  RODRIGUES, ENCAMINHADO EXPEDIENTE AO PRESIDENTE DA MESA DIRETORA DA CÂMARA MUNICIPAL PARA  SEJA NOMEADO UMA COMISSÃO PARA  REALIZAÇÃO DA  REVISÃO, ATUALIZAÇÕES E MUDANÇAS NO REGIMENTO INTERNO DESSA CASA DE LEIS BEM COMO NA LEI ORGÂNICA DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 019/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE TURISMO COM CÓPIA AO PREFEITO REQUERENDO INFORMAÇÕES SOBRE DE QUEM A RESPONSABILIDADE DA LIMPEZA E MANUTENÇÃO DOS BANHEIROS PÚBLICOS DA PRAIA DO SOL BEM COM QUE FAZ A MANUTENÇÃO DAS FOSSAS QUE RECEBE OS DEJETOS DESTES BANHEIROS._x000D_
 </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 020/2017 DE AUTORIA DOA VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO A PRESTAÇÃO DE CONTAS DOS RECURSOS DO FETHAB RECEBIDO NOS EXERCÍCIOS DE 2016 E 2017._x000D_
 </t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 021/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO A  PRESTAÇÃO DE CONTAS DOS RECURSOS ARRECADADO COM A COBRANÇA DA CIP RECEBIDAS  NOS EXERCÍCIOS DE 2016 E 2017, BEM COMO DESCRIMINAÇÃO DOS VALORES PAGO A ENERGISA NO MESMO PERÍODO. _x000D_
 </t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 022/2017 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO INFORMAÇÕES DE QUAL O CRITÉRIO ADOTADO PARA RECEBER DOAÇÕES REFERENTE AS PARCERIAS PARA REPAROS E CONSTRUÇÃO DA MALHA VIÁRIA E QUAL O VALOR RECEBIDO NOS ANOS 2016/2017._x000D_
 </t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 023/2017 DE AUTORIA DO VEREADOR FERNANDO NICANOR DE SOUSA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE DESPORTO COM CÓPIA AO PREFEITO MUNICIPAL REQUERENDO INFORMAÇÕES SOBRE OS MOTIVOS QUE LEVARAM A SECRETÁRIA MUNICIPAL DE DESPORTO REALIZAR UM CAMPEONATO MUNICIPAL INTER FIRMAS E NÃO ACEITAR A INSCRIÇÃO DE FIRMAS DE PEQUENO PORTE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 024/2017 DO PLENÁRIO DA CÂMARA MUNICIPAL,ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO A PRESTAÇÃO DE CONTAS DOS RECURSOS DO FETHAB RECEBIDO NOS EXERCÍCIOS DE 2016 E 2017, DE ACORDO COM O MODELO DE PLANILHAS EM ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 025/2017 DE AUTORIA DOS VEREADORES ELIAS BUENO DE SOUZA E JOÃO MACHADO NETO, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE SAÚDE COM CÓPIA AO PREFEITO MUNICIPAL REQUERENDO RELAÇÃO DOS NOMES DAS PESSOAS QUE FORAM BENEFICIADAS COM PASSAGENS E A RESPECTIVA AUTORIZAÇÃO DE AVALIAÇÃO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL._x000D_
 </t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 026/2017 DE AUTORIA DO VEREADOR VALTERI ARAUJO DA SILVA, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE SAÚDE COM CÓPIA AO PREFEITO MUNICIPAL AO CONTROLADOR INTERNO DA PREFEITURA WELTON MAGNONE REQUERENDO INFORMAÇÕES SOBRE QUANTAS HORAS DE ATENDIMENTO FAZ O MEDICO ORTOPEDISTA MARCOS VINICIUS NO HOSPITAL MUNICIPAL DE NOVA XAVANTINA; QUAL O MOTIVO DO PAGAMENTO DE AUXILIO CIRÚRGICO, REQUEIRO AINDA INFORMAÇÕES SE É DE CONHECIMENTO DA ADMINISTRAÇÃO MUNICIPAL A FALTA DE VONTADE COM QUE OS PACIENTES SÃO TRATADOS POR PARTE DO MEDICO</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 027/2017 DE AUTORIA DO VEREADOR EDUARDO RIBEIRO DA SILVA, ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO E AO PREFEITO MUNICIPAL REQUERENDO INFORMAÇÕES DE COMO É FEITO O REAJUSTE DOS VALORES DOS PLANTÕES PRESENCIAIS EXTRAS E SOBREAVISO AOS SERVIDORES PRESTADORES DE SERVIÇO NA UNIDADE HOSPITALAR DR. DAERCIO DE OLIVEIRA DE MORAES _x000D_
 </t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 028/2017_x000D_
 AUTOR: PLENÁRIO DA CÂMARA MUNJICIPAL DE NOVA XAVANTINA-MT, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO RELAÇÃO ESPECIFICANDO O SALÁRIO DE TODOS O FUNCIONÁRIOS DOS SERVIDORES QUE IRÃO SER BENEFICIADOS COM AUMENTO DE GRATIFICAÇÕES CONSTANTES DO PROJETO DE LEI MUNICIPAL N° 045/2017 QUE TRAMITA NESTA CASA DE LEIS_x000D_
 </t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 029/2017_x000D_
 AUTOR: ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO QUE O FUNCIONÁRIO DESIGNADO PARA ATESTAR O RECEBIMENTO DE MERCADORIAS E SERVIÇOS DO MUNICÍPIO ATENTE QUANTO AO EDITAL PARA QUE NÃO SEJA LICITADO UM PRODUTO E ENTREGUE OUTRO DE MARCA DIFERENTE DE MENOR VALOR._x000D_
 </t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 030/2017_x000D_
 AUTOR: ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE A OUVIDORA DO MUNICÍPIO COM CÓPIA AO PREFEITO MUNICIPAL REQUERENDO QUE TODAS AS DENUNCIAS RECEBIDAS PELA OUVIDORIA DO MUNICÍPIO SEJA ENCAMINHADA A CÂMARA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUERIMENTO N° 031/2017_x000D_
 AUTOR: ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA COM CÓPIA AO PREFEITO MUNICIPAL REQUERENDO INFORMAÇÕES SOBRE QUAIS OS CRITÉRIOS UTILIZADOS PARA CONTRATAR A PRESTAÇÃO DE SERVIÇO DE TRANSPORTE ESCOLAR PELO MAIOR PREÇO APRESENTADO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo Posse</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE DOS VEREADORES, PREFEITO E VICE PREFEITO DE NOVA XAVANTINA-MT</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1528/termo_de_posse_no_030-2017.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1528/termo_de_posse_no_030-2017.docx</t>
   </si>
   <si>
     <t>Termo de Posse Vice Prefeito Ney Weliton</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6678,67 +6678,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1650/decreto_346-_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1651/decreto_347_-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1652/decreto_349-_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1528/termo_de_posse_no_030-2017.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1650/decreto_346-_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1651/decreto_347_-2017.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1652/decreto_349-_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/960/960_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/968/968_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/975/975_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/985/985_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/991/991_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1210/1210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1158/1158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1161/1161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1162/1162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1163/1163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1164/1164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1165/1165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1166/1166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1167/1167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1168/1168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1169/1169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1170/1170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1171/1171_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1172/1172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1174/1174_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1176/1176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1177/1177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1178/1178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1179/1179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1180/1180_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1181/1181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/963/963_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/964/964_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/974/974_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1000/1000_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/634/634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/647/647_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/649/649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/656/656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/658/658_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/659/659_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/660/660_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/676/676_texto_integral.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/677/677_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/678/678_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/679/679_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/691/691_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/950/950_texto_integral.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/951/951_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/952/952_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/953/953_texto_integral.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/954/954_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/955/955_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/956/956_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/957/957_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/966/966_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/970/970_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/971/971_texto_integral.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/972/972_texto_integral.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/977/977_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/978/978_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/979/979_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/981/981_texto_integral.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/982/982_texto_integral.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/987/987_texto_integral.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1002/1002_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1003/1003_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/959/959_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/967/967_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/969/969_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/984/984_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/993/993_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/994/994_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/995/995_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/996/996_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/997/997_texto_integral.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/667/667_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/980/980_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1010/1010_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1011/1011_texto_integral.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/688/688_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/999/999_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/537/537_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/664/664_texto_integral.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/965/965_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/988/988_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/989/989_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2017/1528/termo_de_posse_no_030-2017.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H539"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>