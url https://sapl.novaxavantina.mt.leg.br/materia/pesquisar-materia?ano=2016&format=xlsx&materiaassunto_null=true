--- v0 (2026-02-04)
+++ v1 (2026-04-21)
@@ -51,3387 +51,3387 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Dec.L</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 336 DE 07 DE DEZEMBRO DE 2015</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 233 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 232 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 231 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 230 QUE DISPÕE SOBRE O PARECER Nº. 136/2006 DO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO SOBRE AS CONTAS DO MUNICÍPIO DE NOVA XAVANTINA EXERCÍCIO FINANCEIRO DE 2005</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 229 QUE CONCEDE TITULO HONORIFICO DE CIDADÃ NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 228 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 227 QUE CONCEDE TITULO HONORIFICO DE CIDADÃ NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 226 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 225 QUE CONCEDE TITULO HONORIFICO DE CIDADÃ NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 224 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 223 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 222 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 221 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 220 QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 335</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 331</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 038/2016 QUE DISPÕE SOBRE ADICIONAL POR TEMPO DE SERVIÇO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO LEGISLATIVO N° 337 DE 14 DE MARCO DE 2016._x000D_
 AUTOR: PAULO CESAR TRINDADE_x000D_
 "CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE._x000D_
 </t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N° 338 DE 14 DE MARÇO DE 2016._x000D_
 AUTOR: ELIAS BUENO DE SOUZA_x000D_
 "CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N° 339 DE 11 DE ABRIL DE 2016._x000D_
 AUTOR: NEY WELITON DO NASCIMENTO_x000D_
 "CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>camara municipal</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2016/1649/decreto_340_-2016.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2016/1649/decreto_340_-2016.pdf</t>
   </si>
   <si>
     <t>Concede Titulo honorifico de Cidadão Novaxavantinense - Curica</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/459/459_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/459/459_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 341/2016 DA MESA DIRETORA DA CAMARA MUNICIPAL DE NOVA XAVANTINA QUE DISPÕE SOBRE O PARECER Nº 08/2016 DO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO, SOBRE AS CONTAS DO MUNICIPIO DE NOVA XAVANTINA, EXERCICIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.docx</t>
   </si>
   <si>
     <t>DECRETO Nº 342/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE AO SENHOR EZIO CALANCA GARCIA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 343/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE AO SENHOR MIGUEL MOREIRA DA SILVA</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO N 344/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE AO PASTOR CALEBE NASCIMENTO</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 345/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE QUE CONCEDE TITULO HONORIFICO DE CIDADÃ NOVAXAVANTINENSE A SENHORA MARTA HELENA DA SILVA NEGRÃO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata das Sessões</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 07.12.2015</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.docx</t>
   </si>
   <si>
     <t>SESSÃO ORDINÁRIA DO DIA 14.12.2015</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINARIA Nº 128º DO DIA 12.01.2016</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA SESSÃO SOLENE DE POSSE Nº 129º DO DIA 14.01.2016</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA EXTRAORDINARIA Nº 130º REALIZADA DIA 26 DE JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 131º SESSÃO ORDINARIA DO DIA 17 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 132º DA SESSÃO ORDINARIA DO DIA 22 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA Nº 134º DA SESSÃO ORDINARIA DO DIA 14.03.2016</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA Nº 135º DA SESSÃO ORDINARIA DO DIA 21 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 136º DA SESSÃO ORDINARIA DO DIA 28 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 05 DE ABRIL DE 2016.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DA SESSÃO DO DIA 11 DE ABRIL DE 2016</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINARIA DO DIA 25 DE ABRIL DE 2016.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 141º DA SESSÃO ORDINARIA DO DIA 02 DE MAIO DE 2016.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 142 DA SESSÃO ORDINARIA DO DIA 09.05.2016</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 143 DA SESSÃO ORDINARIA DO DIA 16.05.2016</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 144 DA SESSÃO ORDINARIA DO DIA 23.05.2016</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 145 DA SESSÃO ORDINARIA DO DIA 23.05.2016</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA Nº 148 DO DIA 20 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA 149 DO DIA 27 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO SOLENE PARA ENTREGA DE HONRARIAS</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 151º SESSÃO EXTRAORDINARIA DO DIA 25 DE JULHO DE 2016.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 152º SESSÃO ORDINARIA DO DIA 1º DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 153º SESSÃO ORDINARIA DO DIA 08 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DA COMISSÃO DE LICITAÇÃO - CARTA CONVITE - INSTITUTO MEMORIA DA CAMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA 154 DA SESSÃO ORDINARIA DO DIA 15 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO DO DIA 26 DE AGOSTO DE 2016</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DO DIA 05 DE SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 12 DE SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DO DIA 19 DE SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 26 DE SETEMBRO DE 2016</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 03 DE OUTUBRO DE 2016</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 10 DE OUTUBRO DE 2016</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 17 DE OUTUBRO DE 2016</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 24 DE OUTUBRO DE 2016</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 07 DE NOVEMBRO DE 2016</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 18 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 21 DE NOVEMBRO DE 2016</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 28 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 05 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 12 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO DO DIA 12 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>CS</t>
   </si>
   <si>
     <t>Calendario das Sessões</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.docx</t>
   </si>
   <si>
     <t>CALENDÁRIO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE NOVA XAVANTINA DO ANO DE 2016.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Declaração de dividas</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS - JOÃO BATISTA VAZ DA SILVA - CEBOLA</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA DO SUPLENTE DE VEREADOR SAVIO LUIS FARIAS FERNANDES</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS DO SUPLENTE DE VEREADOR SAVIO LUIS FARIAS FERNANDES</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA SUPRESSIVA N° 001 DE 07 DE NOVEMBRO DE 2016 DA MESA DIRETORA QUE SUPRIME O ARTIGO 180 DO PROJETO DE LEI N°048/2016 DO PODER EXECUTIVO._x000D_
 </t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 001/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO PARA INSERIR O EVENTO TRILHA DOS AMIGOS NO CERRADO NOVAXAVANTINENSE  NO CALENDÁRIO OFICIAL DE EVENTOS MUNICÍPIO DE NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 002/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO AO DIRETOR ESTADUAL DOS CORREIOS E TELEGRAFO DE MATO GROSSO SENHOR WILSON FRANCISCO DA SILVA MOSTRANDO A NECESSIDADE DE PROMOVER MELHORIAS NA AGENCIA DE NOVA XAVANTINA COMO: CONTRATAÇÃO DE MAIS CARTEIROS, UM SEGURANÇA, MAIS ASSENTOS PARA O USUÁRIO, MAIS ATENDENTES E UM BEBEDOURO COM ÁGUA POTÁVEL._x000D_
 </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 003/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO AO DEPUTADO ESTADUAL MAX RUSSI MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS  ATRAVÉS DE EMENDA PARLAMENTAR  PARA A CONSTRUÇÃO DE UMA PISTA DE SKATE NA PRAÇA AUDIMAR LUIS HEMMING  EM NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 004/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE COLOCAR PLACAS COM OS NOMES DAS RUAS DOS BAIRROS HENRY, HENRY I E HENRY II SETOR NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 005/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DA CONSTRUÇÃO DE TRÊS QUEBRA-MOLAS NA AVENIDA MATO GROSSO NO TRECHO QUE COMPREENDE ENTRE O AUTO POSTO AMIGÃO E A ARENA DE RODEIOS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2016 DE AUTORIA DO VEREADOR MANOEL JOSE DA SILVA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE ASFALTAR O BAIRRO SANTA ANA, SETOR NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 007/2016 DE AUTORIA DO VEREADOR MANOEL JOSE DA SILVA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER O RECAPEAMENTO DA AVENIDA   RENATO FIGUEIRO VARELLA QUE DÁ ACESSO AO CAMPUS DA UNEMAT NO SETOR XAVANTINA XAVANTINA-MT.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 008/2016 DE AUTORIA DO VEREADOR MANOEL JOSE DA SILVA SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE CONSTRUIR UMA CAPELA E UM CRUZEIRO DE CIMENTO NO CEMITÉRIO SANTA CATARINA DO BAIRRO TONETO. </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2016 DE AUTORIA DO VEREADOR WESCLEY PEREIRA DA SILVA, AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE PROVIDENCIAR A PERFURAÇÃO DE UM POÇO ARTESIANO NO BANCO DA TERRA E TROCAR A REDE DE DISTRIBUIÇÃO DE ÁGUA PARA A COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 010/2016 DE AUTORIA DO VEREADOR WESCLEY PEREIRA DA SILVA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA  MOSTRANDO A NECESSIDADE DE FAZER A SINALIZAÇÃO HORIZONTAL E VERTICAL NOS PONTOS DE PARADA DE ÔNIBUS DAS ESCOLAS MUNICIPAIS DE NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 11/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE CONSTRUIR  GALERIAS DE ÁGUAS PLUVIAIS NO BAIRRO SANTA ANA, SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.docx</t>
   </si>
   <si>
     <t>INIDCAÇÃO Nº DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA, AO PREFEITO MUNICIPAL COM CÓPIA  AO   SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA, NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE REDE DE ENERGIA ELÉTRICA PARA ILUMINAÇÃO PUBLICA DA AVENIDA BEIRA RIO JACINTO CANOEIRO E RAMPA DE EMBARCAÇÕES NÁUTICAS JAIRO KASPARY, SETOR NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INIDCAÇÃO Nº 013/2016 DE AUTORIA DO VEREADOR JOSE GILEBRTO ROTA, AO PREFEITO MUNICIPAL COM CÓPIA  AO   DEPUTADO ESTADUAL BAIANO FILHO E AO PRESIDENTE DA FUNDAÇÃO NOVA CHANCE SUGERINDO A ASSINATURA DE CONVENIO PARA A CONTRATAÇÃO DE RECUPERANDO DA CADEIA PUBLICA MUNICIPAL PARA PRESTAÇÃO DE SERVIÇOS GERAIS NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 014/2016 DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA, AO PREFEITO MUNICIPAL COM CÓPIA  AO SECRETÁRIO MUNICIPAL DE SAÚDE, DEPUTADO FEDERAL VALTENIR PEREIRA, AO SENADOR WELLINGTON FAGUNDES NO SENTIDO DE VIABILIZAR CONVENIO PARA A CONSTRUÇÃO DE UMA U.B.S. &amp;#8211; UNIDADE BÁSICA DE SAÚDE  PARA ATENDIMENTO AOS BAIRROS BARRO VERMELHO, CENTRO OESTE E OLARIA NO SETOR XAVANTINA EM NOVA XAVANTINA-MT.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 015/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, AO PREFEITO MUNICIPAL COM CÓPIA AO  SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER A RETOMADA DAS OBRAS DAS PRAÇAS LUIZA PEREIRA DOS SANTOS NO SETOR XAVANTINA E PRAÇA BARRINHA NA COHAB, SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 016/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL JOÃO BATISTA VAZ DA SILVA, COM COPIA AO SECRETARIO MUNICIPAL DE INFRA ESTRUTURA E VIAS PUBLICAS, SENHOR  JOSE ALTAMIRO DA SILVA, MOSTRANDO A NECESSIDADE DE FAZER O PATROLAMENTO DA ESTRADA MT 414 LIGANDO O MUNICÍPIO DE NOVA XAVANTINA PASSANDO PELO  ASSENTAMENTO DO BANCO SAFRA ATE O ASSENTAMENTO RANCHO AMIGO._x000D_
 </t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 017/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO  SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER REPAROS NA PONTE SOBRE O CÓRREGO CAVEIRA NA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO AO PA. ILHA DO COCO._x000D_
 </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 018/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO  SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DA CONSTRUÇÃO DE UM BUEIRO NO ASSENTAMENTO BEIRA RIO NA PROPRIEDADE DO SENHOR SEBASTIÃO RODRIGUES DA SILVA._x000D_
 </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 019/2016 DE AUTORIA DO VEREADOR WESCLEY PEREIRA DA SILVA ENCAMINHADO EXPEDIENTE AO  PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA  MOSTRANDO A NECESSIDADE DE COLOCAR PLACA DE SINALIZAÇÃO NA TRAVESSA ESPUMOSO QUE SEJA PERMITIDO SOMENTE TRAFEGO DA AV. CAMPO GRANDE PARA A AV. MATO GROSSO SENDO A MESMA DE MAO ÚNICA._x000D_
 </t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 020/2016 DE AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER A SINALIZAÇÃO DE QUEBRA-MOLAS NO ATO DE SUA CONSTRUÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 021/2016 DE AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DA CONSTRUÇÃO E SINALIZAÇÃO  DE DOIS QUEBRA-MOLA NA AVENIDA AMAZONAS ESQUINA COM A AVENIDA GOIÂNIA._x000D_
 </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 022/2016 DE AUTORIA DO VEREADOR MANOEL JOSÉ DA SILVA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE DESTINAR A EMENDA DO SENADOR BLAIRO MAGGI PARA A CONSTRUÇÃO DE ASFALTO E GALERIAS DE ÁGUAS PLUVIAIS DO BAIRRO SANTA ANA._x000D_
 </t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 023/2016 DE AUTORIA DO VEREADOR MANOEL JOSÉ DA SILVA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA  MOSTRANDO A NECESSIDADE DE FAZER A ILUMINAÇÃO PUBLICA DA AVENIDA DR. RENATO FIGUERO VARELLA QUE DÁ ACESSO A UNEMAT COM LÂMPADAS DE LED._x000D_
 </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 024/2016 DE AUTORIA DO MANOEL JOSÉ DA SILVA ENCAMINHADO EXPEDIENTE AO SECRETÁRIO DE ESTADO DA CASA CIVIL DO GOVERNADOR PEDRO TAQUES MOSTRANDO A NECESSIDADE DE FAZER A TITULARIZAÇÃO DOS IMÓVEIS DOS CONJUNTOS HABITACIONAIS HENRY, HENRY I E HENRY II DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 025/2016 DE AUTORAIA DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADA AO SECRETÁRIO DE ESTADO DE CIDADES SENHOR EDUARDO CHILETTO NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIROS PARA ASFALTAMENTO DE ALGUMAS RUAS DOS BAIRROS: BOA VISTA, DEUS E AMOR, JARDIM ALVORADA E OLARIA EM NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 026/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO  SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA MOSTRANDO A NECESSIDADE DE TROCAR TODAS A LÂMPADAS DA CIDADE POR LÂMPADAS DE LED PRINCIPALMENTE NO CENTRO DA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 027/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO  SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA MOSTRANDO A NECESSIDADE DE REALIZAR LIMPEZA GERAL NAS RUAS DO BANCO DA TERRA BEM COMO FAZER REPARO NA ILUMINAÇÃO PUBLICA COM REPOSIÇÃO DE LÂMPADAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 028/2016 DE AUTORIA DOS VEREADORES ALDERI DESSOTI E ELIANE SILVEIRA DIAS		  ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE REALIZAR PATROLAMENTO NAS RUAS BARTOLOMEU BUENO DA SILVA, RUA LINO PACHECO  BRAGA, RUA ARCIOL PEREIRA COSTA E RUA JOAQUIM COELHO NOS BAIRROS DEUS E AMOR E JARDIM ALVORADA._x000D_
 </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 029/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA  AO VICE-GOVERNADOR SENHOR CARLOS FAVARO E AO DEPUTADO ESTADUAL BAIANO FILHO MOSTRANDO A NECESSIDADE DE VIABILIZAR CONVÊNIO PARA CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS E ASFALTO NOS BAIRROS HENRY, HENRY I E HENRY II NO SETOR NOVA BRASÍLIA EM NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 030/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA  AO SECRETÁRIO DE ESTADO DE CIDADES - SECID/MT,  SENHOR EDUARDO CHILETTO NO SENTIDO DE VIABILIZAR O PLANO DIRETOR DA CIDADE DE NOVA XAVANTINA-MT._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 031/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO MOSTRANDO A NECESSIDADE DE INSTALAR APARELHOS DE AR CONDICIONADO EM TODAS AS SALAS DO CENTRO DE EDUCAÇÃO INFANTIL GIOVANNA MARRA IRMÃ FRANCISCA LOCALIZADA NO SETOR NOVA BRASÍLIA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 032/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO EXPEDIENTE A PRESIDENTA DA UCMMAT, VEREADORA EDILEUSA MOSTRANDO A NECESSIDADE DE REALIZAR EM NOVA XAVANTINA, UM ENCONTRO REGIONAL DE LIDERANÇAS POLÍTICAS PARA DISCUTIR PROPOSTAS DE DESENVOLVIMENTO PARA A REGIÃO DO ARAGUAIA._x000D_
 </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 033/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE  DE DENTRO DO PROJETO DE ATUALIZAÇÃO DAS DIVISAS INTERMUNICIPAIS DO ESTADO DE MATO GROSSO: INDICAMOS A CRIAÇÃO DE UMA COMISSÃO DE CONSCIENTIZAÇÃO E COLETA DE INFORMAÇÕES INDIVIDUAIS EM LOCO, A TODOS OS MORADORES RESIDENTES DENTRO DA FAIXA TERRITORIAL DO DISTRITO DE INDIANÓPOLIS , MUNICÍPIO DE BARRA DO GARÇAS, QUE ESTA SENDO PLEITEADO E REQUERIDA PARA SER ANEXADA AO MUNICÍPIO DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 034/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL JOÃO BATISTA VAZ DA SILVA, COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA E VIAS PUBLICAS, SENHOR  JOSE ALTAMIRO DA SILVA, MOSTRANDO A NECESSIDADE DE CONSTRUIR UMA PONTE SOBRE O CÓRREGO BURITIRANA NO BANCO SAFRA.  _x000D_
 </t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 035/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO VICE-GOVERNADOR CARLOS FAVARO MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS FINANCEIRO PARA FAZER O RECAPEAMENTO DAS AVENIDAS: OLINDA, BELÉM, RIO GRANDE DO SUL E MATO GROSSO._x000D_
 </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 036/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DA TITULARIZAÇÃO DOS CONJUNTOS HABITACIONAIS MEU LAR NO SETOR XAVANTINA E MORAR MELHOR NO SETOR NOVA BRASÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 037/2016 DE AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL ZECA VIANA COM CÓPIA AO  PREFEITO MUNICIPAL SENHOR JOÃO BATISTA VAZ DA SILVA MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS PARA A CONSTRUÇÃO DE UMA PISTA DE CAMINHADA PARALELA A AVENIDA DR. RENATO FIGUERO VARELLA QUE DÁ ACESSO A UNEMAT CAMPUS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 038/2016 DE AUTORIA DO VEREADOR MANOEL JOSÉ DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE CONSTRUIR UM BUEIRO NA ÚLTIMA RUA DO CONJUNTO HABITACIONAL MARIO DUÍLIO  HENRY, QUE DÁ ACESSO AO GARIMPO DOS ARAÉS (NX GOLD) E LOTEAMENTO MORADA DO SOL DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 039/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE  DE VIABILIZAR O GEO REFERENCIAMENTO  E MOSAICO DO MUNICÍPIO DE NOVA XAVANTINA. _x000D_
 </t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 040/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO, AO SECRETÁRIO DE ESTADO DE CULTURA E A PRESIDENTE DA FEDERAÇÃO DE QUADRILHA SENHORA MARTA HELENA NEGRÃO NO SENTIDO DE VIABILIZAR A REALIZAÇÃO EM  NOVA XAVANTINA DE UMA ETAPA ELIMINATÓRIA DA 6ª EDIÇÃO DO CIRCUITO DE QUADRILHA 2016._x000D_
 </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 041/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE DEPORTO E LAZER E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE  DE VIABILIZAR REPAROS NO MURO DO ESTÁDIO MUNICIPAL VIRGILIO DO NASCIMENTO DANIFICADO PELAS CHUVAS._x000D_
 </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 042/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO  SECRETÁRIO MUNICIPAL DE SAÚDE MOSTRANDO A NECESSIDADE DE REGULARIZAR O COMERCIO DE SUÍNOS E AVES NA NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 043/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL JOÃO BATISTA VAZ DA SILVA, COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA E VIAS PUBLICAS, SENHOR  JOSE ALTAMIRO DA SILVA E AO PRESIDENTE DA COMISSÃO DO FETHAB EM NOVA XAVANTINA , MOSTRANDO A NECESSIDADE DE CONSTRUIR BUEIROS NA MT-414. _x000D_
 </t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 044/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL JOÃO BATISTA VAZ DA SILVA, COM COPIA AO SECRETARIO MUNICIPAL DE INFRAESTRUTURA E VIAS PUBLICAS, SENHOR  JOSE ALTAMIRO DA SILVA MOSTRANDO A NECESSIDADE DE REALIZAR REFORMA NAS PONTES SOBRE OS CÓRREGOS JABUTI, GROTÃO NA E PONTE SOBRE O CÓRREGO DA D. MARIA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 045/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, COM COPIA AO SECRETARIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA, MOSTRANDO A NECESSIDADE DE INSTALAÇÃO DE LIXEIRAS NAS RUAS DA AGROVILA DO BANCO SAFRA._x000D_
 </t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 046/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL  E AO SECRETÁRIO  DE ESTADO DE CIDADES SENHOR DR. EDUARDO CHILLETO E AO DEPUTADO ESTADUAL BAIANO FILHO MOSTRANDO A NECESSIDADE  DE INSCREVER O  MUNICÍPIO DE NOVA XAVANTINA NO PROGRAMA DE POLÍTICA ESTADUAL DE HABITAÇÃO E INTERESSE SOCIAL, PROJETO &amp;#8220;VIDA NOVA&amp;#8221; _x000D_
 </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 047/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO  DE ESTADO DE   INFRA ESTRUTURA - SINFRA SENHOR MARCELO DUARTE E AO DEPUTADO ESTADUAL BAIANO FILHO, MOSTRANDO A NECESSIDADE  DE VIABILIZAR CONVENIO PARA SINALIZAÇÃO COM PLACAS INDICATIVAS AS ESTRADAS VICIAIS DO MUNICÍPIO DE NOVA XAVANTINA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 048/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADA AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO  DE ESTADO DE CIDADES SENHOR DR. EDUARDO CHILLETO E AO DEPUTADO ESTADUAL BAIANO FILHO E AO SECRETÁRIO MUNICIPAL DE DESPORTO E LAZER MOSTRANDO A NECESSIDADE  DE VIABILIZAR CONVENIO PARA CRIAÇÃO E REGULAMENTAÇÃO, SINALIZAÇÃO E DEMARCAÇÃO DE ÁREAS DE CICLOVIAS NA ZONA URBANA DO MUNICÍPIO DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 049/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADO AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE PROVIDENCIAR UM LOCAL ADEQUADO PARA A REALIZAÇÃO DE EVENTOS COM SOM AUTOMOTIVO._x000D_
 </t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 050/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADA AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, MOSTRANDO A NECESSIDADE DE PROVIDENCIAR REPAROS NO ASFALTO DAS AVENIDAS CARAZINHO E TRÊS LAGOAS AONDE  FOI CORTADO O CANTEIRO CENTRAL PARA DAR ACESSO AS A OUTRAS RUAS QUE SEJA FEITO REPARO NO  ASFALTO FECHADO AS CABECEIRAS DO CANTEIRO CENTRAL._x000D_
 </t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 051/2016 DE AUTORIA DO VEREADOR ALDERI DESSOTTI, ENCAMINHADA AO DEPUTADO FEDERAL CARLOS GOMES BEZERRA &amp;#8211; PMDB DE MATO GROSSO COM CÓPIA A DIRETORIA OBTENÇÃO DO INCRA EM BRASÍLIA MOSTRANDO A NECESSIDADE DA AQUISIÇÃO ATRAVÉS DE DESAPROPRIAÇÃO  DE UMA ÁREA DE TERRAS PARA A IMPLANTAÇÃO DO CINTURÃO VERDE EM NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 052/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADA AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA  DE ASSISTÊNCIA SOCIAL  MOSTRANDO A NECESSIDADE  DE VIABILIZAR A INSTALAÇÃO DE LIXEIRAS NA FRENTE DAS 40 CASAS CONSTRUÍDAS PELO PROGRAMA NACIONAL DE HABITAÇÃO URBANA &amp;#8220;CASAS PULVERIZADAS&amp;#8221; DO MUNICÍPIO DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 053/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADA AO PREFEITO MUNICIPAL COM CÓPIA AO SUPERINTENDENTE REGIONAL DO DNIT/MT ENGENHEIRO ORLANDO MACHADO AO DIRETOR DA EMPRESA CASTELLAR ENGENHARIA NO SENTIDO DE VIABILIZAR O INICIO DAS OBRAS DE RECUPERAÇÃO DAS &amp;#8220;JUNTAS DE DILATAÇÃO, BURACOS E FISSURAS NO PAVIMENTO DA PONTE SOBRE O RIO DAS MORTES NA BR-158 EM NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 054/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADA AO PREFEITO MUNICIPAL COM CÓPIA AO SUPERINTENDENTE REGIONAL DO DNIT/MT ENGENHEIRO ORLANDO MACHADO AO SECRETÁRIO DE ESTADO DE INFRAESTRUTURA - SINFRA SENHOR MARCELO DUARTE MONTEIRO NO SENTIDO DE VIABILIZAR CONVENIO PARA PROLONGAMENTO DA VIA MARGINAL DA BR-158 ATÉ A AVENIDA DR. RENATO FIGUERO VARELLA QUE DÁ ACESSO A UNEMAT &amp;#8211; UNIVERSIDADE DO ESTADO DE MATO GROSSO, CAMPUS DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 055/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADA AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE PROVIDENCIAR O PATROLAMENTO E ENCASCALHAMENTO DAS DUAS ESTRADAS VICINAIS QUE DÃO ACESSO AO CÓRREGO MORTINHO SAINDO DA RUA OSCAR NIEMAYER ATÉ A PROPRIEDADE DO SENHOR JOAQUIM OZÓRIO E SAINDO DO FINAL DA RUA BARTOLOMEU BUENO DA SILVA ATÉ A PONTE DO MORTINHO NA ANTIGA PROPRIEDADE DO SENHOR SAUL MELO._x000D_
 </t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 056/2016 DE AUTORIA DO VEREADOR SAVIO LUIS FARIAS RODRIGUES, ENCAMINHADA AO DEPUTADO FEDERAL EZEQUIEL FONSECA MOSTRANDO A NECESSIDADE DA URGENTE LIBERAÇÃO DA EMENDA PARLAMENTAR DESTINADA POR VOSSA SENHORIA  AO HOSPITAL MUNICIPAL DE NOVA XAVANTINA PARA AQUISIÇÃO DE MATERIAL HOSPITALAR E MEDICAMENTOS._x000D_
 </t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 057/2016 DE AUTORIA DO VEREADOR SAVIO LUIS FARIAS RODRIGUES, ENCAMINHADA PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS MOSTRANDO A NECESSIDADE DE PROVIDENCIAR O RESTABELECIMENTO DO SINAL DE TV DOS CANAIS BANDEIRANTES E RECORD CAPITADOS ATRAVÉS DA ANTENA INSTALADA NO MORRO DO BAIRRO CENTRO OESTE._x000D_
 </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 130/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA NO SENTIDO DE VIABILIZAR  A CONSTRUÇÃO DE MEIO FIOS E SARJETAS, PARA ATENDER TODOS OS LOGRADOUROS PAVIMENTADOS DOS BAIRROS: JARDIM OLIVEIRA, PARQUE DOS BURITIS, VERDES CAMPOS, FLOR DE LIZ E CENTRO OESTE._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 131/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO SENTIDO DE AUTORIZAR A DESTINAÇÃO DE 130 M2 (CENTO E TRINTA METROS QUADRADOS) DE BROQUETES QUE SERÃO RETIRADOS DA AVENIDA MATO GROSSO PARA A TENDER A DEMANDA DA ESCOLA MUNICIPAL JR._x000D_
 </t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 137/2016 DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE NO SENTIDO DE COLOCAR UMA RÉGUA FIXADA NO PILAR DA PASSARELA PARA MONITORAR O AUMENTO E DIMINUIÇÃO DAS  ÁGUAS DO RIO DAS MORTES._x000D_
 </t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 138/2016 DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO AO COORDENADOR DO CAMPUS DA UNEMAT DE NOVA XAVANTINA PEDINDO A CRIAÇÃO E INSTALAÇÃO DE UM CURSO DE DIREITO EM NOVA XAVANTINA PARA ATENDER OS ESTUDANTES DA CIDADE E REGIÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 139/2016 DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE VIABILIZAR O ALARGAMENTO E REBAIXAMENTO NA CURVA DO KM 07 DA ESTRADA VICINAL QUE DÁ ACESSO A ILHA DO COCO NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 140/2016 DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA E AO SECRETÁRIO MUNICIPAL DE SAÚDE NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE BANCOS DE CIMENTO, NA PARTE EXTERIOR DOS POSTOS DE SAÚDE DA FAMÍLIA DE NOVA XAVANTINA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 141/2016 DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE VIABILIZAR A SINALIZAÇÃO E  OBRAS DE ADAPTAÇÃO DO TREVO DA ENTRADA E SAÍDA DA AVENIDA BEIRA RIO QUE DÁ ACESSO A AVENIDA PARANÁ E MARGINAL DA BR-158._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 142/2016 DO VEREADOR MANOEL JOSÉ DA SILVA, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE DESTINAR OS BROQUETES RETIRADOS DA AVENIDA MATO GROSSO PARA FAZER O CALÇAMENTO DO ESTACIONAMENTO DO GINÁSIO DE ESPORTE JOSÉ FREDERICO FERNANDES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 143/2016 DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA A SECRETARIA MUNICIPAL DE  INFRA ESTRUTURA  E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA  MOSTRANDO A NECESSIDADE DE  REALIZAR UMA GRANDE REFORMA E FAZER ADAPTAÇÃO NA ANTIGA CRECHE MADRE LETÔNIA DO SETOR XAVANTINA PARA ATENDER A DEMANDA DE VAGAS PARA ATENDIMENTO DE CRIANÇAS DO SETOR XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 144/2016 DE AUTORIA DO VEREADOR ALDERI DESSOTI, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE DESTINAR OS BROQUETES RETIRADOS DA AVENIDA MATO GROSSO PARA DA CALÇADA DA ESCOLA MUNICIPAL JR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 145/2016 DE AUTORIA DO VEREADOR ALDERI DESSOTTI, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE ENCASCALHAR E PATROLAR A RUA DO LOTEAMENTO CASCALHEIRA PARA POSSIBILITAR A INSTALAÇÃO DE REDE DE ÁGUA NO LOTEAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 148/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DA CRIAÇÃO DE UMA COMISSÃO P.P.P. PARCERIA PUBLICA PRIVADA, PARA VIABILIZAR O ASFALTO DA COMUNIDADE DO CACHOEIRA DO , SENDO 300 (TREZENTOS) METROS , DA ESTRADA VICINAL QUE DÁ ACESSO A COMUNIDADE BANCO SAFRA E 300 (TREZENTOS) METROS NA ESTRADA QUE DÁ ACESSO A EMPRESA MINERADORA DE CALCÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 149/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO SENTIDO DE AUTORIZAR E PROPOR PARCERIAS AOS ARTISTA DO PROJETO &amp;#8220;NOVA XAVANTINA EM CORES&amp;#8221; PARA DESENVOLVER &amp;#8220;ARTES PLÁSTICAS NO MURO DE ARRIMA DA PRAIA DA LUA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 150/2016 DE AUTORIA DO VEREADOR JOÃO BOSCO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE REALIZAR PINTURA DE FAIXA DE SINALIZAÇÃO DE TRANSITO  NA AVENIDA MESTRE VENÂNCIO DE OLIVEIRA SETOR XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 151/2016 DE AUTORIA DO VEREADOR JOÃO BOSCO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DA CONSTRUÇÃO DE CALÇADAS EM VOLTA DA PRAÇA HELIO JEFERSON DE SOUZA LOCALIZADA ENTRE A AVENIDA MESTRE VENÂNCIO DE OLIVEIRA, RUA VEREADOR FRANCISCO DE ALBUQUERQUE MILHOMEM E MINISTRO JOÃO ALBERTO  NO SETOR XAVANTINA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 152/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO FEDERAL NILSON LEITÃO NO SENTIDO DE VIABILIZAR RECURSOS ATRAVÉS DE CONVENIO COM A FUNASA PARA A PERFURAÇÃO DE UM POÇO ARTESIANO NO ASSENTAMENTO BANCO DA TERRA EM NOVA XAVANTINA. _x000D_
 </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 153/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A ENERGISA REDE CEMAT NO SENTIDO DE PROVIDENCIAR A DOAÇÃO DA REDE DE ENERGIA DO BANCO DA TERRA PARA SER INCORPORADO AO PATRIMÔNIO DA EMPRESA DE ENERGIA PARA QUE A MESMA PROVIDENCIE OS REPAROS ALI EXISTENTE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 154/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO FEDERAL NILSON LEITÃO NO SENTIDO DE VIABILIZAR RECURSOS ATRAVÉS DE  CONVENIO JUNTO AO MINISTÉRIO DO TURISMO   PARA A IMPLANTAÇÃO DE UM TELEFÉRICO  LIGANDO A PRAIA DO SOL A PRAIA DA LUA EM NOVA XAVANTINA. _x000D_
 </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 156/2016 DE LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DA CONSTRUÇÃO DE UM BUEIRO NA AVENIDA COUTO MAGALHÃES PRÓXIMO A UM PLANTIO DE BAMBU E CANALIZAÇÃO DA ÁGUA ATÉ O CÓRREGO ESTILAC LEAL SETOR NOVA BRASÍLIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 157/2016 DE AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SENADOR DA REPUBLICA JOSÉ CARLOS MEDEIROS NO SENTIDO DE VIABILIZAR RECURSOS  PARA CONSTRUÇÃO DE ASFALTO EM NOSSA CIDADE PRINCIPALMENTE ALGUMAS RUAS DO BAIRRO TONETO NOVA BRASÍLIA QUE AINDA NÃO FORAM BENEFICIADAS._x000D_
 </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 158/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DA REFORMA DA PONTE SOBRE   O CÓRREGO VOADEIRA NA ESTRADA QUE DÁ ACESSO AO PA.  ILHA DO COCO.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 159/2016 DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE FAZER PAVIMENTAÇÃO ASFALTICA NO TRECHO DA RUA FRANCISCO DE ALBUQUERQUE MILHOMEM QUE COMPREENDE ENTRE A AVENIDA PRESIDENTE GETULIO VARGAS E RUA JUSCELINO KUBITSCHEK DE OLIVEIRA  BAIO JARDIM ALVORADA SETOR XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 160/2016 DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA MOSTRANDO A NECESSIDADE DE FIRMAR PARCERIA COM A 4ª CIA. INDEPENDENTE DE BOMBEIRO MILITAR PARA REALIZA O PROJETO BOMBEIRO DO FUTURO NAS COMUNIDADES RURAIS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 161/2016 DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO TENENTE ANTONIERE CAMPELO COMANDANTE DA 4ª CIA. INDEPENDENTE DE BOMBEIRO MILITAR MOSTRANDO A NECESSIDADE DE FIRMAR PARCERIA COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA REALIZA O PROJETO BOMBEIRO DO FUTURO NAS COMUNIDADES RURAIS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 162/2016 DOS VEREADORES PAULO CESAR TRINDADE E JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL NO SENTIDO DA CONSTRUÇÃO DE UM POSTO DE SAÚDE DA FAMÍLIA NO BAIRRO CENTRO OESTE, SETOR XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 163/2016 DO VEREADOR WESCLEY PEREIRA DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE  NO SENTIDO DE DIVULGAR ATRAVÉS DE PLACAS NAS MARGENS DA BR-158, NAS ENTRADAS DA ACIDADE, TODOS OS PONTOS TURÍSTICOS DE NOVA XAVANTINA, INDICANDO A LOCALIZAÇÃO E O NOME DO LOCAL, PARA MELHOR ORIENTAÇÃO AOS TURISTAS._x000D_
 </t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 164/2016 DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL NO SENTIDO DA DOAÇÃO DE PROJETO PLANTA ALTA E BAIXA DE CASAS PARA PESSOAS DE BAIXA RENDA ATÉ A METRAGEM DE 60M2 (SESSENTA METRO QUADRADOS) EM NOVA XAVANTINA_x000D_
 </t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 165/2016 DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA  NO SENTIDO DE AUTORIZAR A ELABORAÇÃO DO PROJETO E PROGRAMAÇÃO PARA A CONSTRUÇÃO DE 02 (DUAS) SALAS DE AULA, CONSTRUÇÃO DE UMA SALA DOS PROFESSORES PARA ATENDER AS URGENTES E NECESSÁRIAS DEMANDAS PARA O ANO LETIVO DE 2017, NA ESCOLA MUNICIPAL JOSÉ RODRIGUES SILQUEIRA &amp;#8220;JR&amp;#8221; BAIRRO TONETO. _x000D_
 </t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 166/2016 DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA E A SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL NO SENTIDO DE PROGRAMAR A INSTALAÇÃO DO PROJETO &amp;#8220;NATAL ILUMINADO EM NOSSA CIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 167/2016 DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA NO SENTIDO DE PLANEJAR A &amp;#8220;OPERAÇÃO FINADOS 2016, PREPARANDO ANTECIPADO, MAPEANDO, REGISTRO, LIMPEZA, MELHORIAS E REPAROS NOS CEMITÉRIOS MUNICIPAIS._x000D_
 </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 168/2016 DO VEREADOR EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL JOÃO BATISTA VAZ DA SILVA, COM COPIA AO SECRETARIO MUNICIPAL DE SAÚDE MOSTRANDO A NECESSIDADE DE DESTINAR UMA AMBULÂNCIA E UMA ENFERMEIRA (O) PADRÃO PARA PERMANÊNCIA NO POSTO DE SAÚDE DO BANCO SAFRA._x000D_
 </t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 169/2016 DO VEREADOR EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL JOÃO BATISTA VAZ DA SILVA, MOSTRANDO A NECESSIDADE DE PERFURAR UM POÇO ARTESIANO NA AGROVILA DO BANCO SAFRA._x000D_
 </t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 170/2016 DO VEREADOR MANOEL JOSÉ DA SILVA, ENCAMINHADO EXPEDIENTE AO COMANDANTE GERAL DA POLICIA MILITAR SENHOR GLEY ALVES DE ALMEIDA CASTRO,COM CÓPIA AO DIRETOR DO DHP. TENENTE CORONEL ALESSANDRO GONÇALVES GUIMARÃES FERREIRA, PEDINDO A NOMEAÇÃO DO SOLDADO WESLEY NETO LIMA RG. 2134783-5 &amp;#8211; SSP-MT, MATRICULAR 267610 E RGPM &amp;#8211; 887729._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 171/2016 DO VEREADOR MANOEL JOSÉ DA SILVA, ENCAMINHADO EXPEDIENTE AO COMANDANTE GERAL DA POLICIA MILITAR SENHOR GLEY ALVES DE ALMEIDA CASTRO, COM CÓPIA AO DIRETOR DO DHP. TENENTE CORONEL ALESSANDRO GONÇALVES GUIMARÃES FERREIRA, PEDINDO A NOMEAÇÃO DO SOLDADO ALESSANDRO DA SILVA SOBRINHO RG. 29913-8 &amp;#8211; SSP &amp;#8211; MT, RGPM 88 70 37, MATRICULA 606884._x000D_
 </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 172/2016 DO VEREADOR MANOEL JOSÉ DA SILVA, ENCAMINHADO EXPEDIENTE AO COMANDANTE GERAL DA POLICIA MILITAR SENHOR GLEY ALVES DE ALMEIDA CASTRO, COM CÓPIA AO DIRETOR DO DGP. TENENTE CORONEL ALESSANDRO GONÇALVES GUIMARÃES FERREIRA, PEDINDO A NOMEAÇÃO DO SOLDADO ALERRANDRO DA SILVA SOBRINHO RG. 29913-8 &amp;#8211; SSP &amp;#8211; MT, RGPM 88 70 37, MATRICULA 606884._x000D_
 </t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 173/2016 DO VEREADOR MANOEL JOSÉ DA SILVA, ENCAMINHADO EXPEDIENTE AO COMANDANTE GERAL DA POLICIA MILITAR SENHOR GLEY ALVES DE ALMEIDA CASTRO, COM CÓPIA AO DIRETOR DO DHP. TENENTE CORONEL ALESSANDRO GONÇALVES GUIMARÃES FERREIRA, PEDINDO A NOMEAÇÃO DO SOLDADO PAULO LIMA MEIRA, RG. 186033-8 &amp;#8211; SSP/MT. RGPM. 887544, MATRICULA 267348._x000D_
 </t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 174/2016 DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA  NO SENTIDO DE AMPLIA A REDE DE ENERGIA DA AVENIDA CARAZINHO BAIRRO NOVO HORIZONTE SAÍDA PARA A PRAIA DO CHIQUITO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 175/2016 DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  DESPORTO E LAZER   NO SENTIDO DE REALIZAR UM CAMPEONATO DE FUTEBOL DE SALÃO ENTRE BAIRROS._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 176/2016 DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DA REFORMA DA PONTE SOBRE   O CÓRREGO ANTARTIQUINHO NA ESTRADA QUE DÁ ACESSO A GLEBA CAVALCANTE_x000D_
 </t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 177/2016 DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DE PROVIDENCIAR O ESCOAMENTO DE ÁGUAS PLUVIAIS QUE FORMAM UMA POÇA NA RUAS ARARAS EM FRENTE A IGREJA CATÓLICA SÃO MIGUEL ARCANJO DO BAIRRO TONETO SETOR NOVA BRASÍLIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 178/2016 DO VEREADOR MANOEL JOSÉ DA SILVA,ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL MOSTRANDO A NECESSIDADE DE PROVIDENCIAR A CONTRATAÇÃO UM AGRIMENSOR PARA FAZER O LEVANTAMENTO TOPÓGRAFO E DEMARCAÇÃO DAS RUAS E LOTES DA AGROVILA CACHOEIRA._x000D_
 </t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 179/2016 DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO, AO SECRETÁRIO DE ESTADO DE SEGURANÇA PUBLICA SENHOR DR. ROGERS ELIZANDRO JARBAS, AO COMANDANTE DA 3° CIA DA POLICIA MILITAR NO SENTIDO DE DESIGNAR POLICIAIS MILITARES QUE CONCLUIRÃO A ACADEMIA DE FORMAÇÃO, PARA O MUNICÍPIO DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 180/2016 DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO FEDERAL VALTENIR PEREIRA,  AO SENADOR DA REPUBLICA JOSÉ ANTONIO MEDEIROS, A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO SENTIDO DE VIABILIZAR CONVENIO EMERGENCIAL PARA A CONSTRUÇÃO DE 03 (TRÊS) SALAS DE AULA, 0L (UMA) SALA PARA BIBLIOTECA, 01 (UMA) SALA DE VÍDEO MULTIUSO PARA ATENDER AS URGENTES E NECESSÁRIAS DEMANDAS PARA O AO LETIVO DE 2017, NA ESCOLA MUNICIPAL DEUS E AMOR, BAIRRO JARDIM ALVORADA, NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 181/2016 DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO FEDERAL VALTENIR PEREIRA,  AO SENADOR DA REPUBLICA JOSÉ ANTONIO MEDEIROS, A SECRETÁRIA MUNICIPAL DE SAÚDE NO SENTIDO DE VIABILIZAR O PROJETO AME. &amp;#8211; AMBULATÓRIO MEDICO DE ESPECIALIDADES, EXCLUSIVIDADE SUS &amp;#8211; SISTEMA ÚNICO DE SAÚDE, PARA NOVA XAVANTINA-MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 182/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, AO PREFEITO MUNICIPAL, NO SENTIDO DE INSTALAR CAMERAS DE SEGURANÇA EM TODAS AS VIAS DE ACESSO EM NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 183/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, AO PREFEITO MUNICIPAL COM COPIA A SECRETARIA MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE CONSTRUIR MEIO FIO EM TODAS AS RUAS PAVIMENTADAS DE NOVA XAVANTINA</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 184/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, AO DEPUTADO FEDERAL CARLOS GOMES BEZERRA, NO SENTIDO DE VIABILIZAR RECURSOS PARA ESPALHADEIRA DE CALCARIO, PLANTADEIRA, PULVERIZADORA E GRADES NIVELADORAS PARA COMPOR AS PATRULHAS MECANIZADAS QUE FORAM DESTINADAS AS ASSOCIAÇÕES DO BANCO DA TERRA E RANCHO AMIGO EM NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 185/2016 DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA, AO PREFEITO MUNICIPAL COM COPIAS AO DEPUTADO FEDERAL VALTENIR PEREIRA, AO SENADOR DA REPUBLICA JOSE ANTONIO MEDEIROS, DEPUTADO ESTADUAL BAIANO FILHO, AO PRESIDENTE E DIRETOR DOS CORREIOS DE MATO GROSSO E NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 186/2016 DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA, AO PREFEITO MUNICIPAL, COM COPIA A SECRETARIA MUNICIPAL DE INFRA ESTRUTURA, MOSTRANDO A NECESSIDADE DE FAZER A ABERTURA DA RUA OZANA BARBOSA DOS SANTOS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 187/2016 DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA, AO PREFEITO MUNICIPAL COM COPIAS AO DEPUTADO ESTADUAL BAIANO FILHO E A SECRETARIA MUNICIPAL DE DESPORTO E LAZER NO SENTIDO DE VIABILIZAR UM CONVENIO PARA AQUISIÇÃO DE UMA ACADEMIA DE GINASTICA AO AR LIVRE PARA A COMUNIDADE DO VALE DA SERRA.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 188/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, AO PREFEITO MUNICIPAL, COM COPIA A SECRETARIA MUNICIPAL DE INFRA ESTRUTURA, MOSTRANDO A NECESSIDADE DE FAZER REFORMA EM TODAS AS PONTES DANIFICADAS DA ESTRADA QUE DÁ ACESSO A GLEBA PIAU E SANTO IDELFONSO.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 189/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA AO SENADOR DA REPUBLICA WELLINGTON FAGUNDES, NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIROS ATRAVES DE EMENDA PARLAMENTAR PARA CONSTRUIR UM ESPAÇO CULTURAL EM NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 190/2016 DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA AO PREFEITO MUNICIPAL COM COPIAS AO PRESIDENTE E SUPERINTENDENTE DA CAIXA ECONOMICA FEDERAL, AO SENADOR DA REPUBLICA JOSE ANTONIO MEDEIROS, AO DEPUTADO FEDERAL VALTENIR PEREIRA E AO DEPUTADO ESTADUAL BAIANO FILHO, NO SENTIDO DE INSTALAR UMA AGENCIA DA CAIXA ECONOMICA FEDERAL EM NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 191/2016 DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA, AO PREFEITO MUNICIPAL, COM COPIA A SECRETARIA MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA, NO SENTIDO DE SUBSTITUIR AS LUMINARIAS DA PONTE SOBRE O RIO DAS MORTES NA BR-158 POR LUMINARIAS DE LED.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 192/2016 DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA AO PREFEITO MUNICIPAL, COM COPIAS AS SECRETARIAS MUNICIPAIS DE DESPORTO LAZER E INFRA ESTRUTURA, NO SENTIDO DE UTILIZAR OS BLOQUETES RETIRADOS DA AVENIDA MATO GROSSO PARA FAZER O CALÇAMENTO DO ESTACIONAMENTO FRONTAL DA ENTRADA DO ESTADIO MUNICIPAL VIRGILIO NASCIMENTO.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 193/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO AO PREFEITO MUNICIPAL, MOSTRANDO A NECESSIDADE DE PROMOVER UM CURSO DE CAPACITAÇÃO EM GESTÃO DOCUMENTAL EM NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 194/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE AO PREFEITO MUNICIPAL, COM COPIA A DIRETOR PRESIDENTE DO SETAE, MOSTRANDO A NECESSIDADE DE FAZER REDE DE ESGOTO NAS IPÊ E CAMPO VERDE NO SETOR NOVA BRASILIA.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 195/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, AO PREFEITO MUNICIPAL, COM COPIA A SECRETARIA MUNICIPAL DE INFRA ESTRUTURA, MOSTRANDO A NECESSIDADE DE CONSTRUIR UMA RAMPA DE ACESSO PARA CADEIRANTE ATE A PISCINA DA PRAIA DO SOL.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/427/427_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/427/427_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 196/2016 DE AUTORIA DO VEREADOR MANOEL JOSE DA SILVA AO SUPERINTENDENTE DO DNIT EM MATO GROSSO, SENHOR ORLANDO MACHADO, MOSTRANDO A NECESSIDADE DE REDIRECIONAR A ROTATORIA DA BR-158 EM NOVA XAVANTINA, QUE DÁ ACESSO A AVENIDA PARANÁ PARA ATENDER TAMBEM A AVENIDA BEIRA RIO QUE LIGA A PRAIA DO SOL.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 197/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL JOÃO BATISTA VAZ DA SILVA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE LIMPEZA URBANA E ILUMINAÇÃO PUBLICA, MOSTRANDO A NECESSIDADE DE PROVIDENCIAR ILUMINAÇÃO PUBLICA COM LÂMPADAS DE LED NAS AVENIDAS AMAZONA, AVENIDA GOIÂNIA NO BAIRRO TONETO E AVENIDA 21 DE  ABRIL NO BAIRRO MONTES CLARO._x000D_
 </t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 198/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL JOÃO BATISTA VAZ DA SILVA COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO NO SENTIDO DE VIABILIZAR RECURSOS PARA FAZER ASFALTAMENTO DO TRECHO QUE COMPREENDE ENTRE A AVENIDA ESPÍRITO SANTO RUA TORIXORÉU E AVENIDA COUTO MAGALHÃES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 199/2016 DE AUTORIA DO VEREADOR MANOEL JOSÉ DA SILVA, ENCAMINHADO EXPEDIENTE AO DIRETOR GERAL DO DEPEN &amp;#8211; DEPARTAMENTO PENITENCIÁRIO DO PARANÁ SENHOR LUIZ ALBERTO CARTAXO MOURA, SECRETÁRIO DE ESTADO DE SEGURANÇA PUBLICA E ADMINISTRAÇÃO PENITENCIÁRIO CURITIBA-PR. NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE ATENDER A SOLICITAÇÃO DO FUNCIONÁRIO CONTRATADO SENHOR GILSIMAR GABRIEL DE OLIVEIRA CONFORME PEDIDO EM ANEXO_x000D_
 </t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 200/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE CONSTRUIR UM QUEBRA-MOLAS NA RUA PRESIDENTE JOÃO GOULART UM POUCO A FRENTE DO CRUZAMENTO COM A RUA DR. WAHIA DE ABREU NO BAIRRO JARDIM ALVORADA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 201/2016 DE AUTORIA DO VEREADOR WESCLEY PEREIRA DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  INFRA ESTRUTURA   NO SENTIDO DE CONSTRUIR UMA ROTATÓRIA NO CRUZAMENTO DA AVENIDA RIO GRANDE DO SUL COM A AVENIDA MATO GROSSO COM A CONSTRUÇÃO DE FAIXA DE PEDESTRE EM TODOS OS SENTIDOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 202/2016 DE AUTORIA DO VEREADOR WESCLEY PEREIRA DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL  NO SENTIDO DA  CRIAÇÃO DE UM SITE COM TODOS OS PONTOS TURÍSTICOS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 203/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DO ASSOALHO DA PONTE SOBRE O CÓRREGO ANTÁRTICO NA ESTRADA QUE DÁ ACESSO A FAZENDA OURO E PRATA PASSANDO PELA GLEBA CAVALCANTE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 204/2016 DE AUTORIA DO VEREADOR WESCLEY PEREIRA DA SILVA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE  INFRA ESTRUTURA  NO SENTIDO DE CONSTRUIR UM MURO DE  PROTEÇÃO CONTRA EROSÃO, ASSOREAMENTO E ENTULHO NA NASCENTE QUE ABASTECE A PISCINA DA PRAIA DO SOL._x000D_
 </t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 205/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA NO SENTIDO DE FAZER O ASFALTO EM FRENTE A PROAL RADIADORES._x000D_
 </t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 206/2016 DE PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO ESTADUAL ODANIR BORTOLINI (NININHO) MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE CIMENTO PARA A CONSTRUÇÃO DE MEIO FIOS E SARJETAS NAS RUAS ASFALTADAS DE NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 207/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL BAIANO FILHO MOSTRANDO A NECESSIDADE DE DISPONIBILIZAR RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR PARA OBRAS DE REFORMA NO TELHADO, REFEITÓRIO E NA QUADRA ESPORTIVA DA ESCOLA ESTADUAL CORONEL VANIQUE DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 208/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO DEPUTADO ESTADUAL ODANIR BORTOLINI (NININHO) MOSTRANDO A NECESSIDADE DE DISPONIBILIZAR RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR PARA OBRAS DE REFORMA NO TELHADO,  REFEITÓRIO E NA QUADRA ESPORTIVA DA ESCOLA ESTADUAL CORONEL VANIQUE DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 209/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO PRESIDENTE DOS  CORREIOS E TELÉGRAFOS, SENHOR JAIME GOMES CARDOSO, AO  DIRETOR ESTADUAL DOS CORREIOS E TELEGRAFO DE MATO GROSSO,  SENHOR EDILSON FRANCISCO DA SILVA,  MOSTRANDO A NECESSIDADE DE PROMOVER MELHORIAS NA AGENCIA DE NOVA XAVANTINA COMO: INSTALAÇÃO DE UMA PORTA GIRATÓRIO, CONTRATAR VIGILANTE CONTRATAÇÃO DE MAIS CARTEIROS PARA DISTRIBUIÇÃO DE CORRESPONDÊNCIAS NA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 210/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO MOSTRANDO A NECESSIDADE DE VIABILIZAR RECURSOS PARA AQUISIÇÃO DE APARELHOS DE GINÁSTICA PARA ACADEMIA AO AR LIVRE PARA SER INSTALADOS NA COMUNIDADE DO CACHOEIRA NO MUNICIPIO DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/453/453_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/453/453_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 211/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE TURISMO E MEIO AMBIENTE NO SENTIDO DE INSERIR O EVENTO DENOMINADO ENCONTRO DE PILOTOS DE PARAMOTOR NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE NOVA XAVANTINA-MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 212/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO NO SENTIDO DE VIABILIZAR RECURSOS PARA REFORMA DO MURO E DO GRAMADO DE ESTÁDIO MUNICIPAL VIRGILIO NASCIMENTO DE NOVA XAVANTINA-MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 213/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO AO PREFEITO MUNICIPAL, COM COPIA A SECRETARIA MUNICIPAL DE SAÚDE, ENCAMINHANDO SUGESTÕES DA ESTUDANTE DE MEDICINA KATIUCIA TAVARES FERNANDES, NA ÁREA DA SAÚDE PARA NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 214/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, MOSTRANDO A NECESSIDADE DE CONSTRUIR UM POSTO DE SAÚDE DA FAMÍLIA NO BAIRRO SANTA ANA.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>LEI DIRETRIZES ORÇAMENTARIAS</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 033/2016 DO PODER EXECUTIVO QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCICIO DE 2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>Lei Orçamentaria Anual</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 038, DE 13 DE SETEMBRO DE 2016_x000D_
 DISPÕE SOBRE O ORÇAMENTO DO MUNICÍPIO DE NOVA XAVANTINA PARA O EXERCÍCIO FINANCEIRO DE_x000D_
 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>Lista de Presença dos Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.docx</t>
   </si>
   <si>
     <t>SESSÃO EXTRAORDINARIA REALIZADA DIA 12 DE JANEIRO DE 2016.</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.docx</t>
   </si>
   <si>
     <t>SESSÃO SOLENE DE POSSE PREFEITO REALIZADA DIA 13 DE JANEIRO DE 2016.</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.docx</t>
   </si>
   <si>
     <t>SESSÃO EXTRAORDINARIA REALIZADA DIA 26 DE JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA VEREADORES DO DIA 17 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 22 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 07 DE MARÇO DE 2016</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 14 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 21 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 28 DE MARÇO DE 2016</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 05 DE ABRIL DE 2016.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.docx</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DA SESSÃO ORDINARIA DO DIA 11.04.2016</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 18.04.2016</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 25 DE ABRIL DE 2016.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES NA SESSÃO ORDINARIA DO DIA 02 DE MAIO DE 2016.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 09 DE MAIO DE 2016.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.docx</t>
   </si>
   <si>
     <t>SESSÃO DO DIA 16 DE MAIO DE 2016.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.docx</t>
   </si>
   <si>
     <t>SESSÃO DIA 18 DE MAIO DE 2016</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.docx</t>
   </si>
   <si>
     <t>SESSÃO DIA 23 DE MAIO DE 2016</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.docx</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DA SESSÃO ORDINARIA DO DIA 06.06.2016</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.docx</t>
   </si>
   <si>
     <t>PRESENÇA DOS VEREADORES DA SESSÃO ORDINARIA DO DIA 13.06.2016</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.docx</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DA SESSÃO ORDINARIA DO DIA 20 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.docx</t>
   </si>
   <si>
     <t>LISTA DE PRESENÇA DA SESSÃO ORDIANRIA DO DIA 27 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 001/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADA AO JUIZ DE DIREITO DA COMARCA DE NOVA XAVANTINA SENHOR MARCO ANTONIO CANAVARRO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 002/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADA AO SENHOR FRANKLIN MARTINS DE OLIVEIRA. DA EMPRESA SAL MINERAL. _x000D_
 </t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 003/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADA AO SENHOR DR. MARCOS AURÉLIO VELOSO E SILVA._x000D_
 </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 004/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADA  AOS MILITARES QUE COMPÕEM O QUADRO DE EFETIVO DA 4ª CIBM _x000D_
 </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 005/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADA AOS MILITARES QUE COMPÕEM O QUADRO DE EFETIVO DA 3ª CIA DA PM  DE NOVA XAVANTINA, _x000D_
 </t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APLAUSO N° 006/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADA AOS PILOTOS DE MOTOCROSS DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 016/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADA A PROMOTORA DE JUSTIÇA DRA. MARIA COELI PESSOA DE LIMA, PELA IMPLANTAÇÃO DO PROJETO NOVA XAVANTINA CONTRA AS DROGAS.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 017/2016 DE AUTORIA DO VEREADOR MANOEL JOSE DA SILVA, ENCAMINHADA AOS SENHORES ALEXANDER PAULO DE SOUSA, CAROLINA SCHEIN SOUSA E JORACI SHEIN SOUSA POR TER REPRESENTADO NOVA XAVANTINA NAS OLIMPIADAS RIO 2016.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO Nº 018/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADA AO SENHOR GILMAR MENDES CUNHA, POR ACREDITAR, INVESTIR E CRIAR VARIOS EMPREGOS EM NOSSA CIDADE, COM O EMPREENDIMENTO HOTEL ESTRELA DO VALE</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>PPA</t>
   </si>
   <si>
     <t>PLANO PURIANUAL</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 036, DE 12 DE SETEMBRO DE 2016_x000D_
 DISPÕE SOBRE A ALTERAÇÃO E INCLUSÃO DE PROGRAMAS PROJETOS ATIVIDADES E_x000D_
 ELEMENTOS DE DESPESAS NO PLANO PLURIANUAL DO MUNICÍPIO DE NOVA XAVANTINA &amp;#8211;_x000D_
 MT PARA O QUADRIÊNIO 2014 A 2017, A FIM DE ADEQUAR ÀS METAS E DIRETRIZES DA_x000D_
 LDO 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
     <t>PORTARIA 314</t>
   </si>
   <si>
     <t>PORTARIA 303</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTARIA 304</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTARIA 307</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTARIA 308</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTARIA 311</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORTARIA 315</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>PDEC</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO Nº 08/2016 DA MESA DIRETORA QUE DISPÕE SOBRE O PARECER Nº 08/2016 DO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO, SOBRE AS CONTAS DO MUNICÍPIO DE NOVA XAVANTINA, EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE DECRETO Nº 08/2016 DA MESA DIRETORA QUE DISPÕE SOBRE O PARECER Nº 08/2016 DO TRIBUNAL DE CONTAS DO ESTADO DE MATO GROSSO, SOBRE AS CONTAS DO MUNICIPIO DE NOVA XAVANTINA, EXERCICIO FINANCEIRO 2015._x000D_
 </t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO Nº 009/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE AO SENHOR EZIO CALANCA GARCIA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO Nº 010/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE AO SENHOR MIGUEL MOREIRA DA SILVA</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO Nº 011/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE AO PASTOR CALEBE NASCIMENTO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO Nº 012/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE QUE CONCEDE TITULO HONORIFICO DE CIDADÃ NOVAXAVANTINENSE A SENHORA MARTA HELENA DA SILVA NEGRÃO</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE AUTORIA DO VEREADOR LUISMAR BERNARDES</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 048/2015 DO PODER EXECUTIVO QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE NOVA XAVANTINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.° 003/2016 DO PODER LEGISLATIVO QUE DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N° 1.776, DE 03 DE FEVEREIRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 004/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO QUE DENOMINA LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 005/2016 DE AUTORIA DO VEREADOR ALDERI DESSOTTI QUE DENOMINA LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS_x000D_
 </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.° 006/2016 DO PODER LEGISLATIVO QUE DISPÕE SOBRE ALTERAÇÃO DO ANEXO II DA  LEI MUNICIPAL N° 1.913, DE 28 DE JANEIRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO N° 007/2016 DE AUTORIA DOS VEREADORES WESCLEY PEREIRA DA SILVA E ELIAS BUENO DE SOUZA QUE REVOGA EM TODOS OS SEUS TERMOS O ARTIGO 11 E O § 2° DO ARTIGO_x000D_
 14 DA LEI MUNICIPAL N° 1.917 DE 19 DE FEVEREIRO DE 2016._x000D_
 </t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 008/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO QUE DENOMINA A ILHA EXISTENTE DEBAIXO DA PONTE SOBRE O RIO DAS MORTES E DÁ OUTRAS  PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 02/2016 DO PLENÁRIO DA CÂMARA MUNICIPAL QUE DENOMINA LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2016 DO PODER LEGISLATIVO QUE AUTORIZA O PODER LEGISLATIVO DOAR BENS MOVEIS A PREFEITURA MUNICIPAL DE NOVA XAVANTINA-MT.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO Nº 15 DE 22 DE AGOSTO DE 2016 QUE FIXA O SUBSIDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE NOVA XAVANTINA-MT, PARA O QUADRIÊNIO DE  2017/2020,   A QUE SE REFERE O ARTIGO 29 INCISO VI, LETRA &amp;#8220;B&amp;#8221;, INCISO  VII, ARTIGO 29-A INCISO I DA CONSTITUIÇÃO FEDERAL E DISPOSIÇÕES DA LEI ORGÂNICA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI LEGISLATIVO Nº 16 DE 22 DE AGOSTO DE 2016 QUE FIXA O SUBSIDIO DO  PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS  DE  NOVA  XAVANTINA-MT,  PARA  O QUADRIÊNIO DE 2017/2020, A QUE SE REFERE O ARTIGO  29 DA CONSTITUIÇÃO FEDERAL. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA QUE DISPÕE SOBRE A CRIAÇÃO DA FEIRA DA LUA EM NOVA XAVANTINA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO QUE DENOMINA LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS. PRAÇA LUIZ GONZAGA LOPES DA SILVA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO QUE DENOMINA LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS. QUADRA COBERTA ALDORI WOFF FURTADO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA QUE DISPÕE SOBRE A OBRIGATORIEDADE DE CONTRATAÇÃO DO MENOR APRENDIZ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2016 DO PODER EXECUTIVO QUE AUTORIZA O PODER EXECUTIVO DOAR IMOVEL A TERCEIROS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 029/2016 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.733/2013.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 030/2016 DO PODER EXECUTIVO QUE APROVA LOTEAMENTO PARTICULAR DE AREA URBANA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032/2016 DO PODER EXECUTIVO QUE AUTORIZA O CHEFE DO PODER EXECUTIVO PAGAR PREMIAÇÕES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 033/2016 DO PODER EXECUTIVO QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCICIO DE 2017 E DÁ OUTRAS PROVIDENCIAS. LDO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 034/2016 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.946/2016 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035/2016 DO PODER EXECUTIVO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR UM CREDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 037/2016 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.606/2011 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2016 DO PODER EXECUTIVO QUE INSTITUI COMISSÃO DE RECADASTRAMENTO IMOBILIÁRIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/430/430_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/430/430_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040/2016 DO PODER EXECUTIVO QUE DISPÕE SOBRE O VALOR DO APORTE PARA FINANCIAMENTO DO PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DO DEFICIT ATUARIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2016 DO PODER EXECUTIVO QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CREDITO ESPECIAL E DOAR BENS MOVEIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 043/2016 DO PODER EXECUTIVO QUE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REALIZAR PROCESSO SELETIVO SIMPLIFICADO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N 044/2016 DO PODER EXECUTIVO QUE ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 921/2001 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 045/2016 DO PODER EXECUTIVO QUE DISPÕE SOBRE O LANÇAMENTO E COBRANÇA DO IPTU PARA O EXERCICIO DE 2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 047/2016 DO PODER EXECUTIVO QUE DISPÕE SOBRE A NOVA TABELA PARA O LANÇAMENTO DO ITBI A PARTIR DE 2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048/2015 DO PODER EXECUTIVO QUE DISPÕE SOBRE O CODIGO DE POSTURAS DO MUNICIPIO DE NOVA XAVANTINA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 049/2016 DO PODER EXECUTIVO QUE "DISPÕE SOBRE O PARCELAMENTO DO SOLO E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 052/2016 DO PODER EXECUTIVO QUE "ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 1.901/2015 E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 053/2016 DO PODER EXECUTIVO QUE "INSTITUI NOS TERMOS DO ART. 182 § 4º DA CONSTITUIÇÃO FEDERAL, OS INSTRUMENTOS PARA O CUMPRIMENTO DA FUNÇÃO SOCIAL DA PROPRIEDADE URBANA NO MUNICIPIO DE NOVA XAVANTINA, ATRAVES DO IPTU PROGRESSIVO E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 054/2016 DO PODER EXECUTIVO QUE "ALTERA DISPOSITIVOS CONSTANTES NA LEI MUNICIPAL Nº 901/2001 E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/479/479_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 055/2016 DO PODER EXECUTIVO QUE "ALTERA O ANEXO XX CONSTANTES NA LEI MUNICIPAL Nº 1.801/2014 E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048/2016 DO PODER EXECUTIVO QUE DISPÕE SOBRE A EXTINÇÃO DE CREDITO TRIBUTARIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2016 DE AUTORIA DO VEREADOR MANOEL JOSE DA SILVA QUE INSTITUI ESTACIONAMENTO TEMPORARIO E ROTATORIO DE VEICULOS E MOTOS DEFRONTE FARMACIAS E DROGARIAS EM NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 018/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, QUE DISPÕE SOBRE A CRIAÇÃO DA FEIRA DA LUA EM NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 019/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO QUE DENOMINA LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 020/2016 DE AUTORIA DO VEREADOR EDILSON FRANCISCO CAETANO QUE DENOMINA LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO QUE DENOMINA BEM PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 023/2016 DE AUTORIA DO VEREADOR PAULO CESAR TRINDADE QUE DECLARA DE UTILIDADE PUBLICA A FEDERAÇÃO MATO-GROSSENSE DE QUADRILHAS E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 001/2016 DO PODER LEGISLATIVO QUE DISPÕE SOBRE O USO DO PROJETOR E TELÃO DA CAMARA MUNICIPAL DE NOVA XAVANTINA-MT.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO QUE CONCEDER INFORMAÇÕES PERTINENTES AO SANEAMENTO BÁSICO EM NOVA XAVANTINA</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR ELIAS BUENO DE SOUZA, QUERENDO LICENÇA NÃO REMUNERADA</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 010/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO AUDITOR INTERNO DA PREFEITURA MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO REQUERENDO QUE O MUNICÍPIO PAGUE A INSALUBRIDADE AOS SERVIDORES MUNICIPAIS DE ACORDO COM O NOVO LEVANTAMENTO DA PERICULOSIDADE DE CONTAMINAÇÃO DE SERVIDORES, PROCEDIMENTO ESTE QUE DEIXOU DE SER ATENDIDO DEIXANDO OS SERVIDORES NO PREJUÍZO. _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 011/2016 DO VEREADOR ELIAS BUENO REQUERENDO QUE SEJA FIXADO PLACA DENOMINATIVA NO CENTRO DE INFORMAÇÃO TURISTICA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 012/2016 DO VERADOR MANOEL JOSE DA SILVA, REUQRENDO AUDIENCIA PUBLICA PARA SEGURANÇA DO MUNICIPIO DE NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO N° 013/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO QUE SEJA ACRESCENTADO UM PARÁGRAFO NO ARTIGO 20 DO PROJETO DE LEI N° 048/2015 QUE DISPÕE SOBRE O CÓDIGO DE POSTURA DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo Posse</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 019/2013</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 027/2016 - JOÃO BATISTA VAZ DA SILVA - PREFEITO</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 028/2016 DO VEREADOR SAVIO LUIS FARIAS RODRIGUES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3738,67 +3738,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2016/1649/decreto_340_-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/459/459_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/427/427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/430/430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/sapl/public/materialegislativa/2016/1649/decreto_340_-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/459/459_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/460/460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/415/415_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/417/417_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/425/425_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/426/426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/427/427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/431/431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/433/433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/434/434_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/435/435_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/436/436_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/437/437_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/447/447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/448/448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/450/450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/451/451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/456/456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/464/464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/465/465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/211/211_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/240/240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/457/457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/458/458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/463/463_texto_integral.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/466/466_texto_integral.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/467/467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/438/438_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/430/430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/468/468_texto_integral.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/469/469_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/470/470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/422/422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/423/423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/424/424_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/461/461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/452/452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H310"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>