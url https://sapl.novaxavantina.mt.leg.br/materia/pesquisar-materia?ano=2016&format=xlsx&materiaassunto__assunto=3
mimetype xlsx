--- v0 (2026-02-04)
+++ v1 (2026-04-09)
@@ -51,156 +51,156 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 129/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO DEPUTADO ESTADUAL BAIANO FILHO, AO VICE-GOVERNADOR E AO SECRETÁRIO DE ESTADO DAS CIDADES DR. EDUARDO CHILLETO NO SENTIDO DE VIABILIZAR CONVENIO PARA ASFALTAMENTO , MEIO-FIOS E DRENAGEM DOS BAIRRO, MARIO DUÍLIO HENRY,  MARIO DUÍLIO HENRY I E MARIO DUÍLIO HENRY II._x000D_
 </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 132/2016 DE AUTORIA DO VEREADOR NEY WELITON DO NASCIMENTO, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA MOSTRANDO A NECESSIDADE DE APROVEITAR OS BROQUETES QUE ESTÃO SENDO RETIRADOS DA AVENIDA MATO GROSSO PARA UTILIZÁ-LOS NAS MARGENS DA AVENIDA DR. RENATO FIGUERO VARELLA QUE DÁ ACESSO AO CAMPOS DA UNEMAT CONSTRUINDO UMA PISTA DE CAMINHADA PARA ATENDER OS PRATICANTES DE ATIVIDADES FÍSICAS._x000D_
 </t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 133/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTUTURA MOSTRANDO A NECESSIDADE DE  REALIZAR COM A MÁXIMA URGÊNCIA REPAROS NA PONTE SOBRE O CÓRREGO PIAU NA ESTRADA QUE DÁ ACESSO A GLEBA SANTO IDELFONSO PASSANDO PELO PA. PIAU. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 134/2016 DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRAESTUTURA MOSTRANDO A NECESSIDADE DE  REALIZAR COM A MÁXIMA URGÊNCIA REPAROS NAS  ESTRADAS VICINAIS QUE DÁ ACESSO A TODOS OS PROJETOS DE ASSENTAMENTO DE PEQUENOS PRODUTORES RURAIS DO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 135/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADO EXPEDIENTE AO GOVERNADOR DO ESTADO, COM CÓPIA AO SECRETÁRIO DE ESTADO DE COMUNICAÇÕES PEDINDO PROVIDENCIAS JUNTO A OPERADORA VIVO PARA MELHORAR O ATENDIMENTO NO MUNICÍPIO DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 136/2016 DE AUTORIA DA VEREADORA ELIANE SILVEIRA DIAS, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE FINANÇAS MOSTRANDO A NECESSIDADE DE INCLUIR NO ORÇAMENTO PARA O EXERCÍCIO FINANCEIRO DE 2017, DOTAÇÃO ORÇAMENTÁRIA PARA A IMPLANTAÇÃO DO SIM &amp;#8211; SERVIÇO DE INSPEÇÃO MUNICIPAL EM NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 146/2016 DE AUTORIA DO VEREADOR JOÃO BOSCO NASCIMENTO, ENCAMINHADO EXPEDIENTE AO DEPUTADO EZEQUIEL FONSECA NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTA NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) PARA A CONSTRUÇÃO DA SEDE PRÓPRIA DA ASSOCIAÇÃO DOS PIONEIROS MARCHA PARA O OESTE DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 147/2016 DE AUTORIA DO VEREADOR JOSÉ GILBERTO ROTA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SENADOR DA REPUBLICA JOSÉ ANTONIO MEDEIROS E AO DEPUTADO FEDERAL VALTENIR PEREIRA NO SENTIDO DE VIABILIZAR UM CONVENIO JUNTO A CAIXA ECONÔMICA FEDERAL PARA A CONSTRUÇÃO DE UM CONJUNTO HABITACIONAL DE 400 CASAS DO PROGRAMA FEDERAL MINHA CASA MINHA VIDA, PARA NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 155/2016 DE AUTORIA DO VEREADOR LUISMAR BERNARDES DA SILVA, ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL COM CÓPIA AO SECRETÁRIO MUNICIPAL DE INFRA ESTRUTURA MOSTRANDO A NECESSIDADE DA CONSTRUÇÃO E SINALIZAÇÃO  DE DOIS QUEBRA-MOLA NA AVENIDA MATO GROSSO  PRÓXIMO A OFICINA DE MOTOS GIL MOTOS  BAIRRO JARDIM OLIVEIRA SETOR NOVA BRASÍLIA ._x000D_
 _x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -509,68 +509,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>