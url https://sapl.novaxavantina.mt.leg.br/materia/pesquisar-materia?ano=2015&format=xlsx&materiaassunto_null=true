--- v0 (2026-02-04)
+++ v1 (2026-04-20)
@@ -51,1626 +51,1626 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Dec.L</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE_x000D_
 </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.docx</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULOS HONORÍFICOS DE CIDADÃOS NOVAXAVANTINENSES_x000D_
 </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.docx</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.docx</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE O PARECER Nº. 116/2005 DO TRIBUNAL  DE  CONTAS  DE   MATO   GROSSO_x000D_
  SOBRE AS CONTAS DO  MUNICÍPIO  DE  NOVA XAVANTINA EXERCÍCIO FINANCEIRO DE 2004.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARECER Nº. 045/2007 DO TRIBUNAL  DE  CONTAS  DE   MATO   GROSSO_x000D_
 SOBRE AS CONTAS DO  MUNICÍPIO  DE  NOVA XAVANTINA EXERCÍCIO FINANCEIRO DE 2006._x000D_
 </t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARECER Nº. 115/2009 DO TRIBUNAL DE CONTAS DO  ESTADO  DE  MATO   _x000D_
 GROSSO SOBRE AS CONTAS DO MUNICÍPIO DE NOVA XAVANTINA EXERCÍCIO FINANCEIRO DE 2008._x000D_
 </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE  O  PARECER Nº. 88/2011 DO TRIBUNAL DE CONTAS  DO ESTADO  DE  MATO   GROSSO  SOBRE AS CONTAS DO MUNICÍPIO DE NOVA XAVANTINA EXERCÍCIO FINANCEIRO DE 2010._x000D_
 </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARECER Nº. 101/2010 DO TRIBUNAL DE CONTAS DO  ESTADO  DE  MATO   GROSSO  SOBRE AS CONTAS DO MUNICÍPIO DE NOVA XAVANTINA EXERCÍCIO FINANCEIRO DE 2009._x000D_
 </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE  O  PARECER Nº. 19/2012 DO TRIBUNAL DE CONTAS  DO ESTADO  DE  MATO   GROSSO  SOBRE AS CONTAS DO MUNICÍPIO DE NOVA XAVANTINA EXERCÍCIO FINANCEIRO DE 2011._x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE  O  PARECER Nº. 076/2013 DO TRIBUNAL DE  CONTAS   DO  ESTADO  DE  MATO   GROSSO  SOBRE AS CONTAS DO MUNICÍPIO DE  NOVA  XAVANTINA  EXERCÍCIO FINANCEIRO DE 2012._x000D_
 </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE._x000D_
 </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE  O  PARECER Nº. 77/2015 DO TRIBUNAL DE  CONTAS   DO  ESTADO  DE  MATO   GROSSO  SOBRE AS CONTAS DO MUNICÍPIO DE  NOVA  XAVANTINA  EXERCÍCIO FINANCEIRO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO Nº 2.702/2015 - FERIADO MUNICIPAL</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N° 333 DE 09 DE MARÇO DE 2015._x000D_
 AUTOR: NEY WELITON DO NASCIMENTO_x000D_
 "CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO Nº 334 DE 04 DE MAIO DE 2015 DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA QUE CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE._x000D_
 </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETOLEGISLATIVO N° 335 DE 23 DE NOVEMBRO DE 2015._x000D_
 AUTOR: JOSÉ GILBERTO ROTA_x000D_
 "CONCEDE TITULO HONORIFICO DE CIDADÃO NOVAXAVANTINENSE.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER 77/2015 - EXERCICIO FINANCEIRO 2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata das Sessões</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DE POSSE</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.docx</t>
   </si>
   <si>
     <t>ATAS DAS SESSÕES ORDINARIAS DE 2015</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.docx</t>
   </si>
   <si>
     <t>ATAS ORDINARIAS DO 2º SEMESTRE</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DO DIA 08.09.2015</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DO DIA 14.09.2015</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DO DIA 21.09.2015</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DO DIA 28.09.2015</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DO DIA 05.10.2015</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DO DIA 12.10.2015</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DIA 19.10.2015</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 26 DE OUTUBRO DE 2015</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 09 DE OUTUBRO DE 2015</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 16 DE NOVEMBRO DE 2015</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA ORDINARIA DO DIA 23 DE NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINARIA DO DIA 30/11/2015</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>CS</t>
   </si>
   <si>
     <t>Calendario das Sessões</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.docx</t>
   </si>
   <si>
     <t>CALENDARIO DAS SESSÕES ORDINARIAS DO ANO DE 2009</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.docx</t>
   </si>
   <si>
     <t>CALENDARIO DAS SESSÕES DO ANO DE 2010</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.docx</t>
   </si>
   <si>
     <t>CALENDARIO DAS SESSÕES DO ANO DE 2011</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.docx</t>
   </si>
   <si>
     <t>CALENDARIO DAS SESSÕES DO ANO DE 2012</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.docx</t>
   </si>
   <si>
     <t>CALENDARIO DAS SESSÕES ORDINARIA DO ANO DE 2013</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.docx</t>
   </si>
   <si>
     <t>CALENDARIO DAS SESSÕES ORDINARIAS DO ANO 2014</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.docx</t>
   </si>
   <si>
     <t>CALENDARIO DAS SESSÕES ORDIANRIAS DO ANO DE 2015</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Composição das Comissões Permanentes</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.docx</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DA CAMARA MUNICIPAL DE 2005/2006</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.docx</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DA CAMARA MUNICIPAL DE 2007/2008</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.docx</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DA CAMARA MUNICIPAL DE 2009/2010</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.docx</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DA CAMARA MUNICIPAL DE 2011/2012</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.docx</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DA CAMARA MUNICIPAL DE 2013/2014</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.docx</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DA CAMARA MUNICIPAL DE 2015/2016</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>DB</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS VEREADOR EDILSON FRANCISCO CAETANO</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA VEREADOR JOÃO BOSCO NASCIMENTO</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS DO VEREADOR PAULO CESAR TRINDADE</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DO VEREADOR ELIAS BUENO DE SOUZA</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS DO VEREADOR MANOEL JOSE DA SILVA</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DO VEREADOR JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE BENS DO VEREADOR LUISMAR BERNARDES DA SILVA</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DO VEREADOR NEY WELITON DO NASCIMENTO</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DO VICE PREFEITO - JOÃO BATISTA VAZ DA SILVA</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DO PREFEITO MUNICIPAL GERCINO CAETANO ROSA</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DO VEREADOR ALDERI DESSOTTI</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DO VEREADOR WESCLEY PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DA VEREADORA ELIANE SILVEIRA DIAS</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇ~SO DE RENDA DO VEREADOR FRANCISMAR LAURENTINO GONÇALVES</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DA VEREADORA LUANA ANTUNES MARCA</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE RENDA DA VEREADORA ADELCIMEIRE BISPO SIRQUEIRA</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Declaração de dividas</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR EDILSON CAETANO</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR PAULO CESAR TRINDADE</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR WESCLEY PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR MANOEL JOSE DA SILVA</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA DO VEREADOR LUISMAR BERNARDES DA SILVA</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA DO VEREADOR NEY WELITON DO NASCIMENTO</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA DO VEREADOR ELIAS BUENO DE SOUZA</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADORA ELIANE SILVEIRA DIAS</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR ALDERI DESSOTTI</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADOR FRANCISMAR LAURENTINO GONÇALVES</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADORA LUANA ANTUNES MARCA</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARAÇÃO DE DIVIDA VEREADORA ADELCIMEIRE BISPO SIRQUEIRA</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>EEV</t>
   </si>
   <si>
     <t xml:space="preserve">Endereços  e e-mail da Câmara e dos Vereadores </t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.docx</t>
   </si>
   <si>
     <t>ENDEREÇO E E-MAIL DA CÂMARA MUNICIPAL E DOS VEREADORES</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>HSN</t>
   </si>
   <si>
     <t>Hinos e Símbolos Nacionais</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.docx</t>
   </si>
   <si>
     <t>HINO MUNICIPAL DE NOVA XAVANTINA</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.docx</t>
   </si>
   <si>
     <t>HINO NACIONAL BRASILEIRO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.docx</t>
   </si>
   <si>
     <t>HINO DA BANDEIRA</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.docx</t>
   </si>
   <si>
     <t>HINO DE MATO GROSSO</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.docx</t>
   </si>
   <si>
     <t>HINO DA INDEPENDENCIA</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.docx</t>
   </si>
   <si>
     <t>SIMBOLOS NACIONAIS DO BRASIL</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.docx</t>
   </si>
   <si>
     <t>SIMBOLOS MUNICIPAIS DE NOVA XAVANTINA</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 174/2015</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 162/2015</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 163/2015</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº171/2015</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 190/2015</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 173/2015 - ALDERI DESSOTTI</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 185/2015 - ALDERI DESSOTTI</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 164/2015- ELIANE SILVEIRA DIAS</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 165/2015 - ELIANE SILVEIRA DIAS</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 189/2015 - ELIANE SILVEIRA DIAS</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 191/2015 - ELIANE SILVEIRA DIAS</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 195/2015 - ELIANE SILVEIRA DIAS</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 158/2015 - ELIAS BUENO DE SOUZA</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 159/2015 - ELIAS BUENO DE SOUZA</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 166/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 167/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº168/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 169/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 170/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 175/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 176/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 177/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 179/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 180/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 182/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 183/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 184/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 186/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.docx</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 187/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 188/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 192/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 193/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 194/2015 - JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N° 174/2015_x000D_
 AUTOR: LUISMAR BERNARDES DA SILVA_x000D_
 </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº143/2015 - WESCLEY PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 144/2015 - WESCLEY PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 145/2015 - WESCLEY PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 185/2015 - WESCLEY PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 134/2015 - PAULO CESAR TRINDADE</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 141/2015 - PAULO CESAR TRINDADE</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 142/2015 - PAULO CESAR TRINDADE</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 189/2015 - ADELCIMEIRE BISPO SIRQUEIRA</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃ - ANGELA BELEM</t>
   </si>
   <si>
     <t>TITULO DE CIDADÃO JOSE CICERO ALMEIDA</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO - MAYTÊ FERNANDES FARIAS</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.doc</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.doc</t>
   </si>
   <si>
     <t>PARECER JURIDICO - DOAÇÃO MOTO PARA A PREFEITURA</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DELEGAÇÃO DE COMPETENCIAS E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA COMISSÃO PERMANENTE DE LICITAÇÃO DA CÂMARA MUNICIPAL DE NOVA_x000D_
 XAVANTINA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE FÉRIAS</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO BENEFÍCIO APOSENTADORIA POR IDADE AO SERVIDOR JOÃO BOSCO COELHO</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO VIVA LETICIA</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER LEGISLATIVO A DOAR BENS MÓVEIS A PREFEITURA DE NOVA XAVANTINA._x000D_
 </t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA LOGRADOURO PUBLICO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS_x000D_
 </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ARTIGO 1° DA LEI MUNICIPAL N° 1.360 DE 2009_x000D_
 </t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REAJUSTE AO SUBSIDIO DO PREFEITO E VICE-PREFEITO DE NOVA XAVANTINA-MT._x000D_
 </t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.doc</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.doc</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR ELIAS BUENO DE SOUZA</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014/2015 DE AUTORIA DO VEREADOR JOSE GILBERTO ROTA</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 015/2015 DE AUTORIA DA SUPLENTE DE VEREADORA ADELCIMEIRE BISPO SIRQUEIRA</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO LICENÇA DO VEREADOR LUISMAR BERNARDES DA SILVA</t>
   </si>
   <si>
     <t>TP</t>
   </si>
   <si>
     <t>Termo Posse</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 020/2013</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 021/2014</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 022/2014</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 023/2014</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 024/2014</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 025/2014</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 026/2015</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 018/2011</t>
   </si>
   <si>
-    <t>https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.docx</t>
+    <t>http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.docx</t>
   </si>
   <si>
     <t>TERMO DE POSSE Nº 019/2013</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1977,67 +1977,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/33/33_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/29/29_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/28/28_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.novaxavantina.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="171.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>